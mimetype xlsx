--- v2 (2026-08-15)
+++ v3 (2026-09-30)
@@ -937,51 +937,51 @@
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1623,51 +1623,51 @@
       </c>
       <c r="C12" t="s">
         <v>66</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>67</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>68</v>
       </c>
       <c r="F13" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>70</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1760,51 +1760,51 @@
       </c>
       <c r="C19" t="s">
         <v>75</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1974,51 +1974,51 @@
       </c>
       <c r="C30" t="s">
         <v>87</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>88</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>89</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2059,51 +2059,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>93</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>94</v>
       </c>
       <c r="D36">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>95</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>