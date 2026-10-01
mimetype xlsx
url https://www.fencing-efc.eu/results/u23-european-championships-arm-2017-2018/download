--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2377,51 +2377,51 @@
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
@@ -2591,51 +2591,51 @@
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>79</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
@@ -3583,51 +3583,51 @@
       </c>
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>140</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>142</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
@@ -3831,51 +3831,51 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>160</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>161</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>163</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
@@ -4125,51 +4125,51 @@
       </c>
       <c r="C33" t="s">
         <v>184</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>159</v>
       </c>
       <c r="F33" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>186</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>188</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>189</v>
       </c>
       <c r="F35" t="s">
@@ -4185,51 +4185,51 @@
       </c>
       <c r="C36" t="s">
         <v>191</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>193</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>195</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>84</v>
       </c>
       <c r="F38" t="s">
@@ -4256,51 +4256,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>198</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>159</v>
       </c>
       <c r="F40" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>200</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>72</v>
       </c>
       <c r="F41" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>201</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -4526,91 +4526,91 @@
       </c>
       <c r="C4" t="s">
         <v>217</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>219</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>220</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>122</v>
       </c>
       <c r="F6" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>221</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>84</v>
       </c>
       <c r="F7" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>223</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>64</v>
       </c>
       <c r="F8" t="s">
@@ -4806,71 +4806,71 @@
       </c>
       <c r="C18" t="s">
         <v>240</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>103</v>
       </c>
       <c r="F18" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>242</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>84</v>
       </c>
       <c r="F19" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>244</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>246</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>189</v>
       </c>
       <c r="F21" t="s">
@@ -4906,51 +4906,51 @@
       </c>
       <c r="C23" t="s">
         <v>250</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>251</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>253</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
@@ -4983,51 +4983,51 @@
       </c>
       <c r="C27" t="s">
         <v>256</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>257</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>258</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29" t="s">
@@ -5371,51 +5371,51 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>284</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>285</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>92</v>
       </c>
       <c r="F48" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>287</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>34</v>
       </c>
       <c r="F49" t="s">
         <v>126</v>
       </c>
     </row>
@@ -5453,82 +5453,82 @@
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>290</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>291</v>
       </c>
       <c r="D53">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>292</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>32</v>
       </c>
       <c r="F54" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>293</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>95</v>
       </c>
       <c r="F55" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>295</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
@@ -5760,71 +5760,71 @@
       </c>
       <c r="C7" t="s">
         <v>310</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>312</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>313</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>84</v>
       </c>
       <c r="F9" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>315</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -5900,51 +5900,51 @@
       </c>
       <c r="C14" t="s">
         <v>319</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>320</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>322</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -5997,71 +5997,71 @@
       </c>
       <c r="C19" t="s">
         <v>326</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>328</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>177</v>
       </c>
       <c r="F20" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>329</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>331</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
@@ -6154,51 +6154,51 @@
       </c>
       <c r="C27" t="s">
         <v>339</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>177</v>
       </c>
       <c r="F27" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>341</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>41</v>
       </c>
       <c r="F28" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>343</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>87</v>
       </c>
       <c r="F29" t="s">
         <v>330</v>
       </c>
     </row>
@@ -6866,51 +6866,51 @@
       </c>
       <c r="C27" t="s">
         <v>392</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
       <c r="F27" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>393</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>394</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>72</v>
       </c>
       <c r="F29" t="s">
@@ -6926,51 +6926,51 @@
       </c>
       <c r="C30" t="s">
         <v>395</v>
       </c>
       <c r="D30">
         <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>189</v>
       </c>
       <c r="F30" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>397</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>389</v>
       </c>
       <c r="F31" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>398</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -7432,71 +7432,71 @@
       </c>
       <c r="C6" t="s">
         <v>430</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>424</v>
       </c>
       <c r="F6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>431</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>72</v>
       </c>
       <c r="F7" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>432</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>433</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
@@ -7612,51 +7612,51 @@
       </c>
       <c r="C15" t="s">
         <v>440</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>442</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>34</v>
       </c>
       <c r="F16" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>443</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
@@ -8068,85 +8068,85 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>472</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>189</v>
       </c>
       <c r="F39" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>473</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>48</v>
       </c>
       <c r="F40" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>474</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>475</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>144</v>
       </c>
       <c r="F42" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>477</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>72</v>
       </c>
       <c r="F43" t="s">
         <v>136</v>
       </c>
     </row>