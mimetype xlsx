--- v0 (2026-05-12)
+++ v1 (2026-06-27)
@@ -1020,85 +1020,85 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
@@ -1191,51 +1191,51 @@
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
@@ -1519,51 +1519,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
@@ -1679,111 +1679,111 @@
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>40</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
       <c r="F39" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
@@ -1833,51 +1833,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
@@ -1975,51 +1975,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
@@ -2655,51 +2655,51 @@
       </c>
       <c r="C29" t="s">
         <v>143</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>144</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>146</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>147</v>
       </c>
       <c r="F31" t="s">
@@ -2829,51 +2829,51 @@
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>156</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>157</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2986,51 +2986,51 @@
       </c>
       <c r="C46" t="s">
         <v>165</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>166</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>167</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>92</v>
       </c>
       <c r="F48" t="s">
@@ -3273,51 +3273,51 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>183</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>52</v>
       </c>
       <c r="F62" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>184</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>186</v>
       </c>
       <c r="D64">
         <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>92</v>
       </c>
       <c r="F64" t="s">
         <v>93</v>
       </c>
     </row>