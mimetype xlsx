--- v1 (2026-06-27)
+++ v2 (2026-08-15)
@@ -1074,51 +1074,51 @@
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
@@ -1251,51 +1251,51 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
@@ -1328,71 +1328,71 @@
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>28</v>
       </c>
       <c r="F21" t="s">
@@ -1539,51 +1539,51 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>54</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
@@ -1599,51 +1599,51 @@
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>31</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>28</v>
       </c>
       <c r="F33" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
@@ -1719,51 +1719,51 @@
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
       <c r="F39" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>74</v>
       </c>
       <c r="F40" t="s">
@@ -1853,51 +1853,51 @@
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>52</v>
       </c>
       <c r="F46" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>74</v>
       </c>
       <c r="F47" t="s">
@@ -1924,68 +1924,68 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>52</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>90</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>92</v>
       </c>
       <c r="F51" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>94</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2145,51 +2145,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>105</v>
       </c>
       <c r="D2">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>106</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>107</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>108</v>
       </c>
       <c r="F4" t="s">
         <v>109</v>
       </c>
     </row>
@@ -2296,51 +2296,51 @@
       </c>
       <c r="C10" t="s">
         <v>118</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>120</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>121</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2615,51 +2615,51 @@
       </c>
       <c r="C27" t="s">
         <v>140</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>100</v>
       </c>
       <c r="F27" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>141</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>143</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
@@ -3026,71 +3026,71 @@
       </c>
       <c r="C48" t="s">
         <v>167</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>92</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>168</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>169</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>170</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
@@ -3205,51 +3205,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>179</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>16</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>180</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>52</v>
       </c>
       <c r="F59" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>181</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>52</v>
       </c>
       <c r="F60" t="s">
         <v>84</v>
       </c>
     </row>
@@ -3290,51 +3290,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>184</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>186</v>
       </c>
       <c r="D64">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>92</v>
       </c>
       <c r="F64" t="s">
         <v>93</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>