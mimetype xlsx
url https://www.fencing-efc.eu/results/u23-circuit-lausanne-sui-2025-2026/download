--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1782,51 +1782,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
@@ -1842,51 +1842,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -2059,51 +2059,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
@@ -2179,88 +2179,88 @@
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
@@ -2524,51 +2524,51 @@
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
         <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
@@ -2581,51 +2581,51 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>93</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>43</v>
       </c>
       <c r="F48" t="s">
@@ -2721,51 +2721,51 @@
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>35</v>
       </c>
       <c r="F53" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>80</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2835,51 +2835,51 @@
       </c>
       <c r="C59" t="s">
         <v>109</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>43</v>
       </c>
       <c r="F59" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>80</v>
       </c>
       <c r="F60" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2912,51 +2912,51 @@
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>80</v>
       </c>
       <c r="F63" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>43</v>
       </c>
       <c r="F64" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
@@ -3032,51 +3032,51 @@
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
@@ -3437,51 +3437,51 @@
       </c>
       <c r="C3" t="s">
         <v>152</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>153</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>155</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -3617,51 +3617,51 @@
       </c>
       <c r="C12" t="s">
         <v>166</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>168</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>169</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
@@ -4188,71 +4188,71 @@
       </c>
       <c r="C41" t="s">
         <v>209</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>211</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
       <c r="F42" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>213</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>214</v>
       </c>
       <c r="F43" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>216</v>
       </c>
       <c r="D44">
         <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>35</v>
       </c>
       <c r="F44" t="s">
@@ -4368,51 +4368,51 @@
       </c>
       <c r="C50" t="s">
         <v>222</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>46</v>
       </c>
       <c r="F50" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>224</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>226</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>80</v>
       </c>
       <c r="F52" t="s">
@@ -4842,88 +4842,88 @@
       </c>
       <c r="C74" t="s">
         <v>259</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
       <c r="F74" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>260</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>261</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>80</v>
       </c>
       <c r="F76" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>262</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>263</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>33</v>
       </c>
     </row>
@@ -5033,51 +5033,51 @@
       </c>
       <c r="C84" t="s">
         <v>269</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>270</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>80</v>
       </c>
       <c r="F86" t="s">
@@ -5427,51 +5427,51 @@
       </c>
       <c r="C104" t="s">
         <v>293</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>294</v>
       </c>
       <c r="D105">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>295</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>46</v>
       </c>
     </row>
@@ -5484,51 +5484,51 @@
       </c>
       <c r="C107" t="s">
         <v>296</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>297</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>298</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>35</v>
       </c>
       <c r="F109" t="s">
@@ -5604,51 +5604,51 @@
       </c>
       <c r="C113" t="s">
         <v>302</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>43</v>
       </c>
       <c r="F113" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>304</v>
       </c>
       <c r="D114">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E114" t="s">
         <v>43</v>
       </c>
       <c r="F114" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>306</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>43</v>
       </c>
     </row>
@@ -5661,51 +5661,51 @@
       </c>
       <c r="C116" t="s">
         <v>307</v>
       </c>
       <c r="D116">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>308</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>161</v>
       </c>
       <c r="F117" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>310</v>
       </c>
       <c r="D118">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
@@ -5778,51 +5778,51 @@
       </c>
       <c r="C122" t="s">
         <v>315</v>
       </c>
       <c r="D122">
         <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>316</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
       <c r="F123" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>317</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
@@ -5952,51 +5952,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>327</v>
       </c>
       <c r="D131">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>328</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>329</v>
       </c>
       <c r="D133">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
         <v>61</v>
       </c>
     </row>
@@ -6116,150 +6116,150 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>138</v>
       </c>
       <c r="C141" t="s">
         <v>339</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
       <c r="F141" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>340</v>
       </c>
       <c r="D142">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>43</v>
       </c>
       <c r="F142" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>342</v>
       </c>
       <c r="D143">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>43</v>
       </c>
       <c r="F143" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>343</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>344</v>
       </c>
       <c r="D145">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>346</v>
       </c>
       <c r="D146">
         <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>26</v>
       </c>
       <c r="F146" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>43</v>
       </c>
       <c r="F147" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>348</v>
       </c>
       <c r="D148">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
       <c r="F148" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>147</v>
       </c>
       <c r="C149" t="s">
         <v>349</v>
       </c>
       <c r="D149">
         <v>18</v>
       </c>
       <c r="E149" t="s">
         <v>16</v>
       </c>
       <c r="F149" t="s">
         <v>176</v>
       </c>
     </row>
@@ -6314,133 +6314,133 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>354</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>46</v>
       </c>
       <c r="F153" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>355</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>16</v>
       </c>
       <c r="F154" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>357</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>16</v>
       </c>
       <c r="F155" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>358</v>
       </c>
       <c r="D156">
         <v>23</v>
       </c>
       <c r="E156" t="s">
         <v>16</v>
       </c>
       <c r="F156" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>359</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>360</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>362</v>
       </c>
       <c r="D159">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E159" t="s">
         <v>35</v>
       </c>
       <c r="F159" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>364</v>
       </c>
       <c r="D160">
         <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
@@ -6679,51 +6679,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>382</v>
       </c>
       <c r="D175">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>43</v>
       </c>
       <c r="F175" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>384</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>385</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
@@ -6775,51 +6775,51 @@
         <v>335</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>389</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>180</v>
       </c>
       <c r="C182" t="s">
         <v>390</v>
       </c>
       <c r="D182">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E182" t="s">
         <v>43</v>
       </c>
       <c r="F182" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>181</v>
       </c>
       <c r="C183" t="s">
         <v>391</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
@@ -6874,51 +6874,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>396</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>16</v>
       </c>
       <c r="F187" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>397</v>
       </c>
       <c r="D188">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>186</v>
       </c>
       <c r="C189" t="s">
         <v>398</v>
       </c>
       <c r="D189">
         <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>399</v>
       </c>
     </row>