--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1762,51 +1762,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -1822,51 +1822,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1902,91 +1902,91 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -2079,91 +2079,91 @@
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
@@ -2236,91 +2236,91 @@
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>33</v>
       </c>
     </row>
@@ -2330,51 +2330,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>26</v>
       </c>
       <c r="F34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
@@ -2407,111 +2407,111 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>80</v>
       </c>
       <c r="F40" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
       <c r="F41" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
@@ -2641,51 +2641,51 @@
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
@@ -2701,51 +2701,51 @@
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>35</v>
       </c>
       <c r="F53" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2855,51 +2855,51 @@
       </c>
       <c r="C60" t="s">
         <v>111</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>80</v>
       </c>
       <c r="F60" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2952,51 +2952,51 @@
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
@@ -3046,116 +3046,116 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>123</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>124</v>
       </c>
       <c r="D71">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
       <c r="F71" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>26</v>
       </c>
       <c r="F75" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
         <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>43</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
@@ -3176,187 +3176,187 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
         <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>43</v>
       </c>
       <c r="F79" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>16</v>
       </c>
       <c r="F80" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>141</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>43</v>
       </c>
       <c r="F82" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>143</v>
       </c>
       <c r="D84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>43</v>
       </c>
       <c r="F84" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>145</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>146</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>147</v>
       </c>
       <c r="D87">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>129</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -3477,111 +3477,111 @@
       </c>
       <c r="C5" t="s">
         <v>155</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>156</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>157</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>159</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>160</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>161</v>
       </c>
       <c r="F9" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>163</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -3634,51 +3634,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>168</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>169</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>170</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
@@ -3794,91 +3794,91 @@
       </c>
       <c r="C21" t="s">
         <v>180</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>181</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>183</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>185</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>186</v>
       </c>
       <c r="F24" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>188</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>43</v>
       </c>
       <c r="F25" t="s">
@@ -3914,51 +3914,51 @@
       </c>
       <c r="C27" t="s">
         <v>191</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>192</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>193</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>161</v>
       </c>
       <c r="F29" t="s">
@@ -3974,85 +3974,85 @@
       </c>
       <c r="C30" t="s">
         <v>194</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>195</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>196</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>197</v>
       </c>
       <c r="D33">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>80</v>
       </c>
       <c r="F33" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>198</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>161</v>
       </c>
       <c r="F34" t="s">
@@ -4148,51 +4148,51 @@
       </c>
       <c r="C39" t="s">
         <v>207</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>208</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>209</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>80</v>
       </c>
       <c r="F41" t="s">
@@ -4228,91 +4228,91 @@
       </c>
       <c r="C43" t="s">
         <v>213</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>214</v>
       </c>
       <c r="F43" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>216</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>35</v>
       </c>
       <c r="F44" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>217</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>218</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>219</v>
       </c>
       <c r="D47">
         <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>80</v>
       </c>
       <c r="F47" t="s">
@@ -4408,51 +4408,51 @@
       </c>
       <c r="C52" t="s">
         <v>226</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>80</v>
       </c>
       <c r="F52" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>228</v>
       </c>
       <c r="D53">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>80</v>
       </c>
       <c r="F53" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>230</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>161</v>
       </c>
     </row>
@@ -4565,51 +4565,51 @@
       </c>
       <c r="C60" t="s">
         <v>238</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>239</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>161</v>
       </c>
       <c r="F61" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>241</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
     </row>
@@ -4662,51 +4662,51 @@
       </c>
       <c r="C65" t="s">
         <v>245</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>43</v>
       </c>
       <c r="F65" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>247</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>249</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>200</v>
       </c>
       <c r="F67" t="s">
@@ -4822,51 +4822,51 @@
       </c>
       <c r="C73" t="s">
         <v>258</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>43</v>
       </c>
       <c r="F73" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>259</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
       <c r="F74" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>260</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>13</v>
       </c>
     </row>
@@ -4936,51 +4936,51 @@
       </c>
       <c r="C79" t="s">
         <v>264</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>265</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>266</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
@@ -4993,111 +4993,111 @@
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>267</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>268</v>
       </c>
       <c r="D83">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>161</v>
       </c>
       <c r="F83" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>269</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>82</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>270</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>271</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>80</v>
       </c>
       <c r="F86" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>272</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>46</v>
       </c>
       <c r="F87" t="s">
@@ -5190,51 +5190,51 @@
       </c>
       <c r="C92" t="s">
         <v>278</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>279</v>
       </c>
       <c r="D93">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>280</v>
       </c>
       <c r="D94">
         <v>21</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
@@ -5347,51 +5347,51 @@
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>287</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>288</v>
       </c>
       <c r="D101">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>7</v>
       </c>
       <c r="F101" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>290</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>161</v>
       </c>
       <c r="F102" t="s">
@@ -5407,91 +5407,91 @@
       </c>
       <c r="C103" t="s">
         <v>292</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>80</v>
       </c>
       <c r="F103" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>293</v>
       </c>
       <c r="D104">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>294</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>16</v>
       </c>
       <c r="F105" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>295</v>
       </c>
       <c r="D106">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>296</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
@@ -5504,51 +5504,51 @@
       </c>
       <c r="C108" t="s">
         <v>297</v>
       </c>
       <c r="D108">
         <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>298</v>
       </c>
       <c r="D109">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>35</v>
       </c>
       <c r="F109" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>299</v>
       </c>
       <c r="D110">
         <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>16</v>
       </c>
       <c r="F110" t="s">
@@ -5564,51 +5564,51 @@
       </c>
       <c r="C111" t="s">
         <v>300</v>
       </c>
       <c r="D111">
         <v>21</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>301</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>16</v>
       </c>
       <c r="F112" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>302</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>43</v>
       </c>
       <c r="F113" t="s">
@@ -5721,128 +5721,128 @@
       </c>
       <c r="C119" t="s">
         <v>312</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>46</v>
       </c>
       <c r="F119" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>313</v>
       </c>
       <c r="D120">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>314</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>315</v>
       </c>
       <c r="D122">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>316</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
       <c r="F123" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>317</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>7</v>
       </c>
       <c r="F124" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>318</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>46</v>
       </c>
       <c r="F125" t="s">
@@ -5858,128 +5858,128 @@
       </c>
       <c r="C126" t="s">
         <v>319</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>26</v>
       </c>
       <c r="F126" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>320</v>
       </c>
       <c r="D127">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>80</v>
       </c>
       <c r="F127" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>322</v>
       </c>
       <c r="D128">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E128" t="s">
         <v>16</v>
       </c>
       <c r="F128" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>323</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>43</v>
       </c>
       <c r="F129" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>325</v>
       </c>
       <c r="D130">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E130" t="s">
         <v>26</v>
       </c>
       <c r="F130" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>327</v>
       </c>
       <c r="D131">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>16</v>
       </c>
       <c r="F131" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>328</v>
       </c>
       <c r="D132">
         <v>18</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
       <c r="F132" t="s">
         <v>184</v>
       </c>
     </row>
@@ -6051,51 +6051,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>334</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>26</v>
       </c>
       <c r="F137" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>336</v>
       </c>
       <c r="D138">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>80</v>
       </c>
       <c r="F138" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>337</v>
       </c>
       <c r="D139">
         <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
@@ -6133,99 +6133,99 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>340</v>
       </c>
       <c r="D142">
         <v>18</v>
       </c>
       <c r="E142" t="s">
         <v>43</v>
       </c>
       <c r="F142" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>342</v>
       </c>
       <c r="D143">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>43</v>
       </c>
       <c r="F143" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>343</v>
       </c>
       <c r="D144">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>344</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>7</v>
       </c>
       <c r="F145" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>346</v>
       </c>
       <c r="D146">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E146" t="s">
         <v>26</v>
       </c>
       <c r="F146" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>347</v>
       </c>
       <c r="D147">
         <v>19</v>
       </c>
       <c r="E147" t="s">
         <v>43</v>
       </c>
       <c r="F147" t="s">
         <v>341</v>
       </c>
     </row>
@@ -6266,82 +6266,82 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>350</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>16</v>
       </c>
       <c r="F150" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>351</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>149</v>
       </c>
       <c r="C152" t="s">
         <v>353</v>
       </c>
       <c r="D152">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E152" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>354</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>46</v>
       </c>
       <c r="F153" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>355</v>
       </c>
       <c r="D154">
         <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>16</v>
       </c>
       <c r="F154" t="s">
         <v>356</v>
       </c>
     </row>
@@ -6413,113 +6413,113 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>362</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>35</v>
       </c>
       <c r="F159" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>364</v>
       </c>
       <c r="D160">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E160" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>365</v>
       </c>
       <c r="D161">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E161" t="s">
         <v>35</v>
       </c>
       <c r="F161" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>366</v>
       </c>
       <c r="D162">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>367</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>46</v>
       </c>
       <c r="F163" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>368</v>
       </c>
       <c r="D164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>369</v>
       </c>
       <c r="F164" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>371</v>
       </c>
       <c r="D165">
         <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>7</v>
       </c>
       <c r="F165" t="s">
         <v>8</v>
       </c>
     </row>
@@ -6662,99 +6662,99 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>381</v>
       </c>
       <c r="D174">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>46</v>
       </c>
       <c r="F174" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>382</v>
       </c>
       <c r="D175">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>43</v>
       </c>
       <c r="F175" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>384</v>
       </c>
       <c r="D176">
         <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>385</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>16</v>
       </c>
       <c r="F177" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>386</v>
       </c>
       <c r="D178">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>43</v>
       </c>
       <c r="F178" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>387</v>
       </c>
       <c r="D179">
         <v>20</v>
       </c>
       <c r="E179" t="s">
         <v>16</v>
       </c>
       <c r="F179" t="s">
         <v>76</v>
       </c>
     </row>
@@ -6823,51 +6823,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>392</v>
       </c>
       <c r="D184">
         <v>23</v>
       </c>
       <c r="E184" t="s">
         <v>16</v>
       </c>
       <c r="F184" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>393</v>
       </c>
       <c r="D185">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E185" t="s">
         <v>186</v>
       </c>
       <c r="F185" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>395</v>
       </c>
       <c r="D186">
         <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>16</v>
       </c>
       <c r="F186" t="s">
         <v>19</v>
       </c>
     </row>
@@ -6922,127 +6922,127 @@
         <v>399</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>400</v>
       </c>
       <c r="D190">
         <v>22</v>
       </c>
       <c r="E190" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>402</v>
       </c>
       <c r="D191">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E191" t="s">
         <v>16</v>
       </c>
       <c r="F191" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>403</v>
       </c>
       <c r="D192">
         <v>18</v>
       </c>
       <c r="E192" t="s">
         <v>46</v>
       </c>
       <c r="F192" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>191</v>
       </c>
       <c r="C193" t="s">
         <v>404</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>192</v>
       </c>
       <c r="C194" t="s">
         <v>406</v>
       </c>
       <c r="D194">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>407</v>
       </c>
       <c r="D195">
         <v>17</v>
       </c>
       <c r="E195" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>408</v>
       </c>
       <c r="D196">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E196" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>