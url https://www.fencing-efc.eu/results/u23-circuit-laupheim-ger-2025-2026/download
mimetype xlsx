--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2337,51 +2337,51 @@
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19" t="s">
@@ -2417,51 +2417,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
@@ -2491,51 +2491,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -2571,71 +2571,71 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
       <c r="F29" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>48</v>
       </c>
       <c r="F30" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
@@ -2671,51 +2671,51 @@
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>61</v>
       </c>
       <c r="F34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>70</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2805,71 +2805,71 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
@@ -3116,148 +3116,148 @@
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>15</v>
       </c>
       <c r="F57" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>102</v>
       </c>
       <c r="D58">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>103</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>104</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>15</v>
       </c>
       <c r="F60" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>105</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>106</v>
       </c>
       <c r="F61" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>108</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>48</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
@@ -3347,51 +3347,51 @@
       </c>
       <c r="C69" t="s">
         <v>116</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>25</v>
       </c>
       <c r="F69" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>35</v>
       </c>
       <c r="F71" t="s">
         <v>119</v>
       </c>
     </row>
@@ -3461,51 +3461,51 @@
       </c>
       <c r="C75" t="s">
         <v>123</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>48</v>
       </c>
       <c r="F75" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>124</v>
       </c>
       <c r="D76">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>15</v>
       </c>
       <c r="F76" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>125</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3917,51 +3917,51 @@
       </c>
       <c r="C99" t="s">
         <v>158</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
         <v>15</v>
       </c>
       <c r="F99" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>160</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>161</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
       <c r="F101" t="s">
@@ -4062,51 +4062,51 @@
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>169</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>170</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>171</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
         <v>25</v>
       </c>
       <c r="F109" t="s">
         <v>172</v>
       </c>
     </row>
@@ -4296,108 +4296,108 @@
       </c>
       <c r="C119" t="s">
         <v>187</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>25</v>
       </c>
       <c r="F119" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>188</v>
       </c>
       <c r="D120">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>35</v>
       </c>
       <c r="F120" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>189</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>190</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>191</v>
       </c>
       <c r="D123">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>192</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
@@ -4656,51 +4656,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>214</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>106</v>
       </c>
       <c r="F140" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E141" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>218</v>
@@ -4718,51 +4718,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>219</v>
       </c>
       <c r="D144">
         <v>18</v>
       </c>
       <c r="E144" t="s">
         <v>48</v>
       </c>
       <c r="F144" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>220</v>
       </c>
       <c r="D145">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>95</v>
       </c>
       <c r="F145" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>221</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
@@ -4831,68 +4831,68 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>226</v>
       </c>
       <c r="D151">
         <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>35</v>
       </c>
       <c r="F151" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>227</v>
       </c>
       <c r="D152">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>15</v>
       </c>
       <c r="F152" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>228</v>
       </c>
       <c r="D153">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E153" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>229</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>15</v>
       </c>
       <c r="F154" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
@@ -4941,51 +4941,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>155</v>
       </c>
       <c r="C158" t="s">
         <v>234</v>
       </c>
       <c r="D158">
         <v>17</v>
       </c>
       <c r="E158" t="s">
         <v>15</v>
       </c>
       <c r="F158" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>236</v>
       </c>
       <c r="D159">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>25</v>
       </c>
       <c r="F159" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>158</v>
       </c>
       <c r="C160" t="s">
         <v>237</v>
       </c>
       <c r="D160">
         <v>18</v>
       </c>
       <c r="E160" t="s">
         <v>156</v>
       </c>
       <c r="F160" t="s">
         <v>238</v>
       </c>
     </row>
@@ -5246,71 +5246,71 @@
       </c>
       <c r="C10" t="s">
         <v>253</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>254</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>256</v>
       </c>
       <c r="D12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>257</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
@@ -5646,51 +5646,51 @@
       </c>
       <c r="C30" t="s">
         <v>280</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>281</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>282</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
@@ -5706,91 +5706,91 @@
       </c>
       <c r="C33" t="s">
         <v>284</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>35</v>
       </c>
       <c r="F33" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>285</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>25</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>286</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>287</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>61</v>
       </c>
       <c r="F36" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>288</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>289</v>
       </c>
       <c r="F37" t="s">
@@ -5866,51 +5866,51 @@
       </c>
       <c r="C41" t="s">
         <v>294</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>295</v>
       </c>
       <c r="D42">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>61</v>
       </c>
       <c r="F42" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>297</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
@@ -6263,88 +6263,88 @@
       </c>
       <c r="C61" t="s">
         <v>323</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>324</v>
       </c>
       <c r="D62">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>325</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>326</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>327</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>328</v>
       </c>
       <c r="F65" t="s">
@@ -6617,51 +6617,51 @@
       </c>
       <c r="C79" t="s">
         <v>347</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>349</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>350</v>
       </c>
       <c r="D81">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
@@ -6817,51 +6817,51 @@
       </c>
       <c r="C89" t="s">
         <v>360</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>15</v>
       </c>
       <c r="F89" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>361</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>362</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
       <c r="F91" t="s">
         <v>20</v>
       </c>
     </row>
@@ -7154,51 +7154,51 @@
       </c>
       <c r="C106" t="s">
         <v>379</v>
       </c>
       <c r="D106">
         <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>61</v>
       </c>
       <c r="F106" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>380</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>15</v>
       </c>
       <c r="F107" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>381</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>61</v>
       </c>
     </row>
@@ -7331,51 +7331,51 @@
       </c>
       <c r="C115" t="s">
         <v>391</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>392</v>
       </c>
       <c r="D116">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>15</v>
       </c>
       <c r="F116" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>393</v>
       </c>
       <c r="D117">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>17</v>
       </c>
       <c r="F117" t="s">
@@ -7803,51 +7803,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>421</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>17</v>
       </c>
       <c r="F141" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>422</v>
       </c>
       <c r="D142">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>423</v>
       </c>
       <c r="D143">
         <v>18</v>
       </c>
       <c r="E143" t="s">
         <v>106</v>
       </c>
       <c r="F143" t="s">
         <v>424</v>
       </c>
     </row>
@@ -7953,51 +7953,51 @@
         <v>119</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>431</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>432</v>
       </c>
       <c r="D151">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>25</v>
       </c>
       <c r="F151" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>434</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
@@ -8018,51 +8018,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>437</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>35</v>
       </c>
       <c r="F154" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>439</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>440</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>15</v>
       </c>
       <c r="F156" t="s">
         <v>283</v>
       </c>
     </row>
@@ -8168,51 +8168,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>447</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
       <c r="F163" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>448</v>
       </c>
       <c r="D164">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>156</v>
       </c>
       <c r="F164" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>450</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
@@ -8366,51 +8366,51 @@
         <v>165</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>465</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>466</v>
       </c>
       <c r="D176">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>467</v>
       </c>
       <c r="D177">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>25</v>
       </c>
       <c r="F177" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
@@ -8544,51 +8544,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>476</v>
       </c>
       <c r="D186">
         <v>21</v>
       </c>
       <c r="E186" t="s">
         <v>328</v>
       </c>
       <c r="F186" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>477</v>
       </c>
       <c r="D187">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>15</v>
       </c>
       <c r="F187" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>478</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>61</v>
       </c>
       <c r="F188" t="s">
         <v>271</v>
       </c>
     </row>
@@ -8629,51 +8629,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>188</v>
       </c>
       <c r="C191" t="s">
         <v>481</v>
       </c>
       <c r="D191">
         <v>19</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>482</v>
       </c>
       <c r="D192">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="C193" t="s">
         <v>484</v>
       </c>
       <c r="D193">
         <v>17</v>
       </c>
       <c r="E193" t="s">
         <v>328</v>
       </c>
       <c r="F193" t="s">
         <v>485</v>
       </c>
     </row>
@@ -9051,68 +9051,68 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>513</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>15</v>
       </c>
       <c r="F216" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>514</v>
       </c>
       <c r="D217">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E217" t="s">
         <v>25</v>
       </c>
       <c r="F217" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>216</v>
       </c>
       <c r="C218" t="s">
         <v>515</v>
       </c>
       <c r="D218">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E218" t="s">
         <v>15</v>
       </c>
       <c r="F218" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>