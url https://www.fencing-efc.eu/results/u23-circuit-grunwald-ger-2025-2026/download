--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -972,51 +972,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>32.0</v>
@@ -1103,51 +1103,51 @@
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1260,51 +1260,51 @@
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
     </row>
@@ -1354,51 +1354,51 @@
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -1491,71 +1491,71 @@
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>50</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>53</v>
       </c>
     </row>
@@ -1602,51 +1602,51 @@
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>56</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>57</v>
       </c>
       <c r="D36">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>58</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -1827,51 +1827,51 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="C47" t="s">
         <v>71</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2009,51 +2009,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>79</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>80</v>
       </c>
       <c r="D6">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>81</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2117,51 +2117,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>85</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>86</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>87</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -2664,88 +2664,88 @@
       </c>
       <c r="C40" t="s">
         <v>121</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>123</v>
       </c>
       <c r="D41">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>125</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>128</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
@@ -2878,51 +2878,51 @@
       </c>
       <c r="C51" t="s">
         <v>136</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>137</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>138</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2935,51 +2935,51 @@
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>141</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>142</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
@@ -3180,51 +3180,51 @@
         <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>158</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>159</v>
       </c>
       <c r="D68">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>160</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>