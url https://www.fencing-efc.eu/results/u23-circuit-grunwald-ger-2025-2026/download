--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -983,91 +983,91 @@
         <v>6</v>
       </c>
       <c r="D2">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>32.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>26.0</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1200,51 +1200,51 @@
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -1297,88 +1297,88 @@
       </c>
       <c r="C19" t="s">
         <v>34</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>38</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>39</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>40</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
@@ -1528,71 +1528,71 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>52</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>54</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>55</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1702,71 +1702,71 @@
       </c>
       <c r="C40" t="s">
         <v>63</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>65</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>66</v>
       </c>
       <c r="D42">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>67</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -1810,85 +1810,85 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="C47" t="s">
         <v>71</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="C48" t="s">
         <v>72</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="C49" t="s">
         <v>73</v>
       </c>
       <c r="D49">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="C50" t="s">
         <v>74</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>41</v>
       </c>
       <c r="F50" t="s">
         <v>75</v>
       </c>
     </row>
@@ -2083,51 +2083,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>83</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>84</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>85</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -2211,51 +2211,51 @@
       </c>
       <c r="C16" t="s">
         <v>92</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>93</v>
       </c>
       <c r="D17">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>94</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2396,51 +2396,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>104</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>105</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>107</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2467,131 +2467,131 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>112</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>113</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>114</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>115</v>
       </c>
       <c r="F35" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>117</v>
       </c>
       <c r="D36">
         <v>19</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
@@ -2627,51 +2627,51 @@
       </c>
       <c r="C38" t="s">
         <v>119</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>120</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>121</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>106</v>
       </c>
       <c r="F40" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2684,51 +2684,51 @@
       </c>
       <c r="C41" t="s">
         <v>123</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>125</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>126</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>127</v>
       </c>
     </row>
@@ -2778,71 +2778,71 @@
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>130</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>131</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>132</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>90</v>
       </c>
       <c r="F48" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>133</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>115</v>
       </c>
       <c r="F49" t="s">
@@ -2898,68 +2898,68 @@
       </c>
       <c r="C52" t="s">
         <v>137</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>24</v>
       </c>
       <c r="F52" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>138</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>139</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>141</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
@@ -3095,88 +3095,88 @@
       </c>
       <c r="C62" t="s">
         <v>151</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>153</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>154</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>106</v>
       </c>
       <c r="F64" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>156</v>
       </c>
       <c r="D65">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>157</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>41</v>
       </c>
       <c r="F66" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3197,51 +3197,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>159</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>160</v>
       </c>
       <c r="D69">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>161</v>
       </c>
       <c r="D70">
         <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
@@ -3279,51 +3279,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>165</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>166</v>
       </c>
       <c r="D74">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>17</v>
       </c>
       <c r="F74" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>168</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>167</v>
       </c>
     </row>