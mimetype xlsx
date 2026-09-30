--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -808,51 +808,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -927,51 +927,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>13</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>14</v>
       </c>
       <c r="D9">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>15</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
@@ -1185,51 +1185,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>29</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>30</v>
       </c>
       <c r="D24">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>31</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -1423,85 +1423,85 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>43</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>44</v>
       </c>
       <c r="D38">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>45</v>
       </c>
       <c r="D39">
         <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>46</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>47</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
@@ -1610,87 +1610,87 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>52</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>54</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>55</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>56</v>
       </c>
       <c r="F4" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>58</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>59</v>
       </c>
       <c r="D6">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
@@ -1977,51 +1977,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>80</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>18</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>81</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>19</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>82</v>
       </c>
       <c r="D26">
         <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>20</v>
@@ -2096,51 +2096,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>87</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>25</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>88</v>
       </c>
       <c r="D32">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>26</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>89</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
@@ -2405,51 +2405,51 @@
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>107</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>43</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>44</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>110</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2530,51 +2530,51 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>115</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>116</v>
       </c>
       <c r="D57">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>117</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
@@ -2652,51 +2652,51 @@
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>123</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>124</v>
       </c>
       <c r="D64">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>59</v>
@@ -2737,51 +2737,51 @@
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>63</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>130</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>64</v>