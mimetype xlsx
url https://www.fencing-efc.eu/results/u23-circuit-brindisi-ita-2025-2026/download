--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1230,51 +1230,51 @@
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1367,51 +1367,51 @@
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1635,51 +1635,51 @@
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -2123,71 +2123,71 @@
       </c>
       <c r="C54" t="s">
         <v>90</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>93</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>94</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2297,88 +2297,88 @@
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>104</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>105</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>107</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
@@ -2414,51 +2414,51 @@
       </c>
       <c r="C69" t="s">
         <v>110</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>114</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2850,51 +2850,51 @@
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>143</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>144</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>146</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3392,51 +3392,51 @@
       </c>
       <c r="C46" t="s">
         <v>183</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>184</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>185</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
@@ -3486,51 +3486,51 @@
       </c>
       <c r="C51" t="s">
         <v>189</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>190</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>191</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
@@ -3540,51 +3540,51 @@
       </c>
       <c r="C54" t="s">
         <v>192</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>193</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>194</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -3748,91 +3748,91 @@
       </c>
       <c r="C65" t="s">
         <v>203</v>
       </c>
       <c r="D65">
         <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>205</v>
       </c>
       <c r="D66">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>206</v>
       </c>
       <c r="D67">
         <v>23</v>
       </c>
       <c r="E67" t="s">
         <v>132</v>
       </c>
       <c r="F67" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>208</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>210</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
     </row>
@@ -3845,71 +3845,71 @@
       </c>
       <c r="C70" t="s">
         <v>211</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>176</v>
       </c>
       <c r="F70" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>213</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>214</v>
       </c>
       <c r="D72">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>215</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
     </row>