--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -703,51 +703,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -942,51 +942,51 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>30</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
       <c r="F16" t="s">
@@ -1144,51 +1144,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>39</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>40</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>41</v>
       </c>
       <c r="F7" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>43</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1198,71 +1198,71 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>44</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>45</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>46</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -1303,51 +1303,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>50</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>51</v>
       </c>
       <c r="D16">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>52</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -1462,51 +1462,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>62</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1661,82 +1661,82 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>79</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -1819,51 +1819,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>87</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>41</v>
       </c>
       <c r="F45" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>57</v>
       </c>
       <c r="F46" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>89</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>24</v>
       </c>
     </row>