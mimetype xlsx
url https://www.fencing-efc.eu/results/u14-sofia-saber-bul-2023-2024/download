--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1244,51 +1244,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
@@ -1358,51 +1358,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>26</v>
       </c>
       <c r="F17" t="s">
@@ -1455,51 +1455,51 @@
       </c>
       <c r="C20" t="s">
         <v>44</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
@@ -1555,71 +1555,71 @@
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>53</v>
       </c>
       <c r="D26">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -1635,51 +1635,51 @@
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>61</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -1852,71 +1852,71 @@
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>19</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>82</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
@@ -2226,111 +2226,111 @@
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>54</v>
       </c>
       <c r="F59" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>104</v>
       </c>
       <c r="D62">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>16</v>
       </c>
       <c r="F62" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>
       </c>
       <c r="D63">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>26</v>
       </c>
       <c r="F63" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>108</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
@@ -2660,51 +2660,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>133</v>
       </c>
       <c r="D84">
         <v>15</v>
       </c>
       <c r="E84" t="s">
         <v>61</v>
       </c>
       <c r="F84" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>134</v>
       </c>
       <c r="D85">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E85" t="s">
         <v>111</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2813,108 +2813,108 @@
       </c>
       <c r="C6" t="s">
         <v>141</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>26</v>
       </c>
       <c r="F7" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>20.0</v>
       </c>
       <c r="C8" t="s">
         <v>145</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>146</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>147</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>148</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
@@ -3141,51 +3141,51 @@
       </c>
       <c r="C23" t="s">
         <v>165</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>166</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>167</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>156</v>
       </c>
       <c r="F25" t="s">
@@ -3218,51 +3218,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>171</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>172</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>137</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>61</v>
       </c>
       <c r="F29" t="s">
@@ -3412,51 +3412,51 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>180</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>181</v>
       </c>
       <c r="D38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>54</v>
       </c>
       <c r="F38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>182</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>19</v>
       </c>
       <c r="F39" t="s">
@@ -3546,51 +3546,51 @@
       </c>
       <c r="C44" t="s">
         <v>188</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>190</v>
       </c>
       <c r="D45">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>191</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>26</v>
       </c>
       <c r="F46" t="s">
@@ -3626,51 +3626,51 @@
       </c>
       <c r="C48" t="s">
         <v>193</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>194</v>
       </c>
       <c r="D49">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>111</v>
       </c>
       <c r="F49" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>196</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3908,102 +3908,102 @@
       </c>
       <c r="C63" t="s">
         <v>210</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>211</v>
       </c>
       <c r="D64">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>61</v>
       </c>
       <c r="F64" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>213</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="C66" t="s">
         <v>214</v>
       </c>
       <c r="D66">
         <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="C67" t="s">
         <v>215</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="C68" t="s">
         <v>216</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>19</v>
       </c>
       <c r="F68" t="s">
         <v>83</v>
       </c>
     </row>
@@ -4126,51 +4126,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>72</v>
       </c>
       <c r="C76" t="s">
         <v>224</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="C77" t="s">
         <v>225</v>
       </c>
       <c r="D77">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="C78" t="s">
         <v>226</v>
       </c>
       <c r="D78">
         <v>15</v>
       </c>
       <c r="E78" t="s">
         <v>16</v>
       </c>
       <c r="F78" t="s">
         <v>189</v>
       </c>
     </row>