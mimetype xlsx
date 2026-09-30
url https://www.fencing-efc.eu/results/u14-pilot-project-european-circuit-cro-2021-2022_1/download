--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1175,51 +1175,51 @@
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>50</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">