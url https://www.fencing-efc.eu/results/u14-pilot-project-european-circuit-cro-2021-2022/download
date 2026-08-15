--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -856,51 +856,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1229,51 +1229,51 @@
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>33</v>
       </c>
       <c r="D6">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>30</v>
       </c>
       <c r="F7" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>36</v>
       </c>
       <c r="D8">
         <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" t="s">
@@ -1647,51 +1647,51 @@
       </c>
       <c r="C5" t="s">
         <v>63</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>64</v>
       </c>
       <c r="F5" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>66</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>59</v>
       </c>
       <c r="F6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>68</v>
       </c>
       <c r="E7" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -2091,51 +2091,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>99</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>101</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>102</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>100</v>
       </c>
     </row>
@@ -2219,51 +2219,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>105</v>
       </c>
       <c r="D2">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>107</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>59</v>
       </c>
       <c r="F3" t="s">
@@ -2339,51 +2339,51 @@
       </c>
       <c r="C7" t="s">
         <v>113</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>59</v>
       </c>
       <c r="F7" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>114</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>115</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>98</v>
       </c>
     </row>
@@ -2493,108 +2493,108 @@
       </c>
       <c r="C15" t="s">
         <v>120</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>121</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>77</v>
       </c>
       <c r="F16" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>122</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>123</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>124</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>125</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>98</v>
       </c>
     </row>