--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -806,51 +806,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -900,51 +900,51 @@
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>32</v>
       </c>
       <c r="D3">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>34</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -980,51 +980,51 @@
       </c>
       <c r="C6" t="s">
         <v>36</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>38</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>39</v>
       </c>
       <c r="F7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -1240,51 +1240,51 @@
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>56</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>