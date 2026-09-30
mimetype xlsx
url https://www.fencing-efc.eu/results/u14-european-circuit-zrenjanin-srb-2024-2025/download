--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1035,51 +1035,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1115,51 +1115,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
@@ -1275,51 +1275,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>16</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
@@ -1432,102 +1432,102 @@
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
       <c r="F27" t="s">
         <v>47</v>
       </c>
     </row>
@@ -1697,51 +1697,51 @@
       </c>
       <c r="C7" t="s">
         <v>61</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>62</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>63</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>32</v>
       </c>
       <c r="F9" t="s">
@@ -1797,51 +1797,51 @@
       </c>
       <c r="C12" t="s">
         <v>67</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>68</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>69</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -2076,88 +2076,88 @@
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>84</v>
       </c>
       <c r="F4" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>86</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>84</v>
       </c>
       <c r="F5" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>87</v>
       </c>
       <c r="D6">
         <v>12</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>88</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>90</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>32</v>
       </c>
       <c r="F8" t="s">
@@ -2213,91 +2213,91 @@
       </c>
       <c r="C11" t="s">
         <v>94</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>95</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>97</v>
       </c>
       <c r="D13">
         <v>13</v>
       </c>
       <c r="E13" t="s">
         <v>40</v>
       </c>
       <c r="F13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>99</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>40</v>
       </c>
       <c r="F14" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>101</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" t="s">
@@ -2493,51 +2493,51 @@
       </c>
       <c r="C25" t="s">
         <v>116</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>84</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>118</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>119</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>32</v>
       </c>
       <c r="F27" t="s">
@@ -2573,51 +2573,51 @@
       </c>
       <c r="C29" t="s">
         <v>124</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>32</v>
       </c>
       <c r="F29" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>125</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>84</v>
       </c>
       <c r="F30" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>126</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>22</v>
       </c>
       <c r="F31" t="s">
@@ -2829,51 +2829,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>141</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>32</v>
       </c>
       <c r="F43" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>142</v>
       </c>
       <c r="D44">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>144</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
@@ -2937,111 +2937,111 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>146</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>84</v>
       </c>
       <c r="F2" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>148</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>149</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>84</v>
       </c>
       <c r="F4" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>150</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>151</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>84</v>
       </c>
       <c r="F6" t="s">
@@ -3257,51 +3257,51 @@
       </c>
       <c r="C17" t="s">
         <v>165</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>84</v>
       </c>
       <c r="F17" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>166</v>
       </c>
       <c r="D18">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>167</v>
       </c>
       <c r="D19">
         <v>13</v>
       </c>
       <c r="E19" t="s">
         <v>84</v>
       </c>
       <c r="F19" t="s">
         <v>137</v>
       </c>
     </row>
@@ -3314,51 +3314,51 @@
       </c>
       <c r="C20" t="s">
         <v>168</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>169</v>
       </c>
       <c r="D21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>40</v>
       </c>
       <c r="F21" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>170</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
       <c r="F22" t="s">
@@ -3434,51 +3434,51 @@
       </c>
       <c r="C26" t="s">
         <v>175</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>176</v>
       </c>
       <c r="D27">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>178</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>40</v>
       </c>
       <c r="F28" t="s">
@@ -3673,51 +3673,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>191</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
       <c r="F39" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>192</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>84</v>
       </c>
       <c r="F40" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>194</v>
       </c>
       <c r="D41">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>195</v>
       </c>
       <c r="F41" t="s">
         <v>196</v>
       </c>
     </row>