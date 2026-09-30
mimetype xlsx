--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -638,51 +638,51 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -735,79 +735,79 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>21</v>
       </c>
       <c r="D11">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>22</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -871,51 +871,51 @@
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1033,51 +1033,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1308,51 +1308,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>49</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>50</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>