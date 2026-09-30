--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -987,51 +987,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
@@ -1104,51 +1104,51 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
@@ -1261,51 +1261,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>29</v>
       </c>
       <c r="F20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
     </row>
@@ -1355,51 +1355,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>36</v>
       </c>
       <c r="F26" t="s">
@@ -1455,51 +1455,51 @@
       </c>
       <c r="C29" t="s">
         <v>58</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
@@ -1575,51 +1575,51 @@
       </c>
       <c r="C35" t="s">
         <v>68</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>61</v>
       </c>
       <c r="F36" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
@@ -1799,51 +1799,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>90</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2058,91 +2058,91 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>103</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>104</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
       <c r="F12" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>105</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>106</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>107</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
@@ -2723,51 +2723,51 @@
       </c>
       <c r="C45" t="s">
         <v>145</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>36</v>
       </c>
       <c r="F45" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>146</v>
       </c>
       <c r="D46">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>147</v>
       </c>
       <c r="D47">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
@@ -2961,51 +2961,51 @@
         <v>11</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>160</v>
       </c>
       <c r="D60">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>113</v>
       </c>
       <c r="F60" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>161</v>
       </c>
       <c r="D61">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>120</v>
       </c>
     </row>
@@ -3029,51 +3029,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>163</v>
       </c>
       <c r="D63">
         <v>12</v>
       </c>
       <c r="E63" t="s">
         <v>21</v>
       </c>
       <c r="F63" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>164</v>
       </c>
       <c r="D64">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>36</v>
       </c>
       <c r="F64" t="s">
         <v>144</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>