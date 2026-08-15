--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -988,88 +988,88 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>11</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -1093,51 +1093,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>13</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>14</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>16</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1184,122 +1184,122 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>20</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>21</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>23</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>24</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>25</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>28</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1420,51 +1420,51 @@
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>41</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1588,85 +1588,85 @@
       </c>
       <c r="C34" t="s">
         <v>50</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>52</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>53</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>56</v>
       </c>
     </row>
@@ -1730,51 +1730,51 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>61</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>62</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>63</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
@@ -1889,116 +1889,116 @@
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>73</v>
       </c>
       <c r="D52">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>74</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="C54" t="s">
         <v>75</v>
       </c>
       <c r="D54">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>77</v>
       </c>
       <c r="D55">
         <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>78</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>79</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
@@ -2123,110 +2123,110 @@
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>89</v>
       </c>
       <c r="D66">
         <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>90</v>
       </c>
       <c r="D67">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>91</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>92</v>
       </c>
       <c r="D69">
         <v>14</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>94</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>95</v>
       </c>
       <c r="D71">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2276,51 +2276,51 @@
       </c>
       <c r="C2" t="s">
         <v>96</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>97</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>98</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -2424,51 +2424,51 @@
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>106</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>107</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>108</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -2748,51 +2748,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>124</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>125</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>126</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>49</v>
       </c>
     </row>
@@ -2842,88 +2842,88 @@
       </c>
       <c r="C33" t="s">
         <v>129</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>130</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>131</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>132</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>133</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2953,51 +2953,51 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>136</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>137</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
     </row>
@@ -3007,51 +3007,51 @@
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>138</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>139</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>69</v>
       </c>
     </row>
@@ -3064,136 +3064,136 @@
       </c>
       <c r="C45" t="s">
         <v>141</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>142</v>
       </c>
       <c r="D46">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>143</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>144</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>145</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>146</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>147</v>
       </c>
       <c r="D51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>148</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
@@ -3359,51 +3359,51 @@
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>159</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>160</v>
       </c>
       <c r="D63">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>161</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
@@ -3453,51 +3453,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>164</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>165</v>
       </c>
       <c r="D68">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -3529,51 +3529,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>169</v>
       </c>
       <c r="D72">
         <v>16</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>170</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>171</v>
       </c>
       <c r="D74">
         <v>15</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>172</v>
@@ -3605,127 +3605,127 @@
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>175</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>177</v>
       </c>
       <c r="D79">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>178</v>
       </c>
       <c r="D80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>179</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>180</v>
       </c>
       <c r="D82">
         <v>14</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>181</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>182</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>22</v>
       </c>
     </row>
@@ -3763,99 +3763,99 @@
         <v>9</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>185</v>
       </c>
       <c r="D87">
         <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>186</v>
       </c>
       <c r="D88">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>187</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
       <c r="F89" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>188</v>
       </c>
       <c r="D90">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>189</v>
       </c>
       <c r="D91">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>190</v>
       </c>
       <c r="D92">
         <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>