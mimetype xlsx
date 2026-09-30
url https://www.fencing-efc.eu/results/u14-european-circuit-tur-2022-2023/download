--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1312,51 +1312,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>30</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>31</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>32</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -1400,51 +1400,51 @@
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>36</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>39</v>
       </c>
       <c r="D26">
         <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1639,51 +1639,51 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>54</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>55</v>
       </c>
       <c r="D38">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>57</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1784,88 +1784,88 @@
       </c>
       <c r="C45" t="s">
         <v>64</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>65</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>67</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>68</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>70</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1875,51 +1875,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>71</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>72</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>73</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
@@ -2109,51 +2109,51 @@
         <v>9</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>88</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>89</v>
       </c>
       <c r="D66">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>90</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>91</v>
@@ -2458,51 +2458,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>108</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>109</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>110</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -3024,51 +3024,51 @@
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>139</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>140</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>141</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -3291,68 +3291,68 @@
       </c>
       <c r="C58" t="s">
         <v>155</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>156</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>157</v>
       </c>
       <c r="D60">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>158</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
@@ -3543,99 +3543,99 @@
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>170</v>
       </c>
       <c r="D73">
         <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>171</v>
       </c>
       <c r="D74">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>172</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>174</v>
       </c>
       <c r="D76">
         <v>14</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>175</v>
       </c>
       <c r="D77">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>176</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>177</v>