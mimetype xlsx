--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1306,51 +1306,51 @@
       </c>
       <c r="C10" t="s">
         <v>19</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>20</v>
       </c>
       <c r="D11">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
@@ -1724,51 +1724,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>48</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>49</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>50</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2229,51 +2229,51 @@
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>77</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>78</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>79</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2561,51 +2561,51 @@
         <v>101</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>102</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>103</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>104</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
@@ -2668,51 +2668,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>110</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>111</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>112</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -2756,51 +2756,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>113</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>114</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -3500,51 +3500,51 @@
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>157</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>158</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>159</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3628,51 +3628,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>165</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>166</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>167</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3733,51 +3733,51 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>171</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>172</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>173</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
@@ -3974,68 +3974,68 @@
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>185</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>186</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>187</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>188</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -4073,68 +4073,68 @@
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>191</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>192</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>193</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>194</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>195</v>
       </c>
     </row>
@@ -4212,51 +4212,51 @@
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>200</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>201</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>202</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
@@ -4367,99 +4367,99 @@
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>211</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>212</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>213</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>215</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>216</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>217</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>218</v>
@@ -4499,85 +4499,85 @@
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>221</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>222</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>224</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>225</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>226</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>227</v>
@@ -4746,51 +4746,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>239</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>240</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>241</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>223</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>