--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -907,51 +907,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>13</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1167,111 +1167,111 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>27</v>
       </c>
       <c r="F24" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
@@ -1777,71 +1777,71 @@
       </c>
       <c r="C2" t="s">
         <v>81</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>84</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -1857,51 +1857,51 @@
       </c>
       <c r="C6" t="s">
         <v>85</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>86</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>87</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>88</v>
       </c>
       <c r="F8" t="s">
@@ -1937,51 +1937,51 @@
       </c>
       <c r="C10" t="s">
         <v>91</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>92</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>93</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -2137,51 +2137,51 @@
       </c>
       <c r="C20" t="s">
         <v>108</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>109</v>
       </c>
       <c r="D21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>110</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -2197,51 +2197,51 @@
       </c>
       <c r="C23" t="s">
         <v>111</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>112</v>
       </c>
       <c r="D24">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>113</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
       <c r="F25" t="s">
@@ -2317,51 +2317,51 @@
       </c>
       <c r="C29" t="s">
         <v>118</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>119</v>
       </c>
       <c r="D30">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>120</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>21</v>
       </c>
     </row>