--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -964,71 +964,71 @@
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1044,51 +1044,51 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -1141,51 +1141,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
     </row>
@@ -1198,111 +1198,111 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1332,91 +1332,91 @@
       </c>
       <c r="C29" t="s">
         <v>54</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>35</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>59</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
@@ -1669,51 +1669,51 @@
       </c>
       <c r="C3" t="s">
         <v>77</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>79</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>67</v>
       </c>
     </row>
@@ -1806,91 +1806,91 @@
       </c>
       <c r="C10" t="s">
         <v>88</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>89</v>
       </c>
       <c r="D11">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>90</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>92</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>94</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1986,51 +1986,51 @@
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>103</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>104</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2063,51 +2063,51 @@
       </c>
       <c r="C23" t="s">
         <v>106</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>107</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>108</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2160,71 +2160,71 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>112</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>113</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>115</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>116</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
@@ -2240,51 +2240,51 @@
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -2337,51 +2337,51 @@
       </c>
       <c r="C37" t="s">
         <v>123</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>124</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>