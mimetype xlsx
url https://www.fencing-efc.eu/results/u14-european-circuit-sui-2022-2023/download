--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -884,51 +884,51 @@
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
@@ -1004,51 +1004,51 @@
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1124,88 +1124,88 @@
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1706,111 +1706,111 @@
       </c>
       <c r="C5" t="s">
         <v>80</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>81</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>82</v>
       </c>
       <c r="F6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>84</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>85</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>86</v>
       </c>
       <c r="D9">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>88</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C18" t="s">
         <v>101</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>102</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>103</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>44</v>
       </c>
     </row>
@@ -2220,51 +2220,51 @@
       </c>
       <c r="C31" t="s">
         <v>116</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2297,51 +2297,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>120</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>122</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>35</v>
       </c>
       <c r="F36" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>123</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">