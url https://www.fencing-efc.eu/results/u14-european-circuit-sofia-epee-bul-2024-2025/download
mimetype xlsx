--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1078,51 +1078,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1178,51 +1178,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
@@ -1238,51 +1238,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>13</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
@@ -1298,51 +1298,51 @@
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
@@ -1837,51 +1837,51 @@
       </c>
       <c r="C40" t="s">
         <v>70</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>71</v>
       </c>
       <c r="D41">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>74</v>
       </c>
       <c r="F42" t="s">
@@ -1894,51 +1894,51 @@
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -2412,51 +2412,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>110</v>
       </c>
       <c r="D71">
         <v>13</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>111</v>
       </c>
       <c r="D72">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
         <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2523,51 +2523,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>115</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>116</v>
       </c>
       <c r="F2" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>118</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>119</v>
       </c>
       <c r="F3" t="s">
@@ -2717,51 +2717,51 @@
       </c>
       <c r="C11" t="s">
         <v>132</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>133</v>
       </c>
       <c r="F11" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>135</v>
       </c>
       <c r="D12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>119</v>
       </c>
       <c r="F12" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>136</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>137</v>
       </c>
       <c r="F13" t="s">
@@ -3368,51 +3368,51 @@
       </c>
       <c r="C44" t="s">
         <v>182</v>
       </c>
       <c r="D44">
         <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>184</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>185</v>
       </c>
       <c r="D46">
         <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
@@ -3884,68 +3884,68 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>214</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>215</v>
       </c>
       <c r="D72">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>216</v>
       </c>
       <c r="D73">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>217</v>
       </c>
       <c r="D74">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>14</v>
       </c>
     </row>