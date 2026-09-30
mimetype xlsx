--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1497,51 +1497,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>33</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
@@ -1654,51 +1654,51 @@
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
@@ -1734,51 +1734,51 @@
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>62</v>
       </c>
       <c r="F37" t="s">
@@ -2162,51 +2162,51 @@
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>62</v>
       </c>
       <c r="F58" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>105</v>
       </c>
       <c r="D59">
         <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2219,51 +2219,51 @@
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>107</v>
       </c>
       <c r="F60" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>111</v>
       </c>
       <c r="D62">
         <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>112</v>
       </c>
     </row>
@@ -2444,51 +2444,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>125</v>
       </c>
       <c r="D72">
         <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>62</v>
       </c>
       <c r="F72" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
         <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>62</v>
       </c>
       <c r="F74" t="s">
         <v>77</v>
       </c>
     </row>
@@ -2594,68 +2594,68 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>135</v>
       </c>
       <c r="D81">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>137</v>
       </c>
       <c r="D83">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E83" t="s">
         <v>62</v>
       </c>
       <c r="F83" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>139</v>
       </c>
       <c r="D84">
         <v>14</v>
       </c>
       <c r="E84" t="s">
         <v>13</v>
       </c>
       <c r="F84" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3036,88 +3036,88 @@
       </c>
       <c r="C15" t="s">
         <v>162</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>163</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>164</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>166</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>167</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
@@ -3427,51 +3427,51 @@
       </c>
       <c r="C35" t="s">
         <v>184</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>25</v>
       </c>
       <c r="F35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>185</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>186</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
@@ -3715,51 +3715,51 @@
       </c>
       <c r="C50" t="s">
         <v>203</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>204</v>
       </c>
       <c r="D51">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>205</v>
       </c>
       <c r="D52">
         <v>13</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
@@ -3956,51 +3956,51 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>217</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>218</v>
       </c>
       <c r="D65">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>219</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>96</v>
       </c>
     </row>