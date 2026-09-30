--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -857,51 +857,51 @@
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>28</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
@@ -917,51 +917,51 @@
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">