--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -996,51 +996,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -1216,51 +1216,51 @@
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
         <v>12</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
@@ -1429,71 +1429,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>61</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>63</v>
       </c>
       <c r="D3">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>65</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>66</v>
       </c>
       <c r="F4" t="s">
@@ -1823,51 +1823,51 @@
       </c>
       <c r="C21" t="s">
         <v>92</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>93</v>
       </c>
       <c r="D22">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>94</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
@@ -1991,51 +1991,51 @@
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>102</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>103</v>
       </c>
       <c r="D31">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>104</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>19</v>
       </c>
     </row>