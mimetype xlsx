--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1275,51 +1275,51 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>36</v>
       </c>
       <c r="D24">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>37</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1577,91 +1577,91 @@
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>54</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>55</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
       <c r="F40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>56</v>
       </c>
       <c r="D41">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>57</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>58</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
@@ -1991,51 +1991,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>79</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>80</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -2085,51 +2085,51 @@
       </c>
       <c r="C2" t="s">
         <v>81</v>
       </c>
       <c r="D2">
         <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>82</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>83</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -2284,85 +2284,85 @@
       </c>
       <c r="C13" t="s">
         <v>96</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>97</v>
       </c>
       <c r="D14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>98</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>99</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>100</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -2412,51 +2412,51 @@
       </c>
       <c r="C20" t="s">
         <v>105</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>85</v>
       </c>
       <c r="F20" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>106</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>107</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2603,51 +2603,51 @@
       </c>
       <c r="C30" t="s">
         <v>116</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>117</v>
       </c>
       <c r="F30" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>119</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -2890,51 +2890,51 @@
       </c>
       <c r="C46" t="s">
         <v>134</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>136</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>137</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">