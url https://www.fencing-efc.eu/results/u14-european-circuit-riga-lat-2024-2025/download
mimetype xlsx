--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -905,91 +905,91 @@
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>13</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
@@ -1282,51 +1282,51 @@
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>35</v>
       </c>
       <c r="F25" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>49</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1456,51 +1456,51 @@
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>50</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>57</v>
       </c>
       <c r="F35" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -1793,71 +1793,71 @@
       </c>
       <c r="C5" t="s">
         <v>77</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>79</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>80</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>81</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1953,51 +1953,51 @@
       </c>
       <c r="C13" t="s">
         <v>86</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>87</v>
       </c>
       <c r="D14">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>88</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2130,91 +2130,91 @@
       </c>
       <c r="C22" t="s">
         <v>99</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>100</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>101</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>102</v>
       </c>
       <c r="D25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>103</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
@@ -2270,51 +2270,51 @@
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>107</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>108</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>50</v>
       </c>
       <c r="F31" t="s">
@@ -2427,51 +2427,51 @@
       </c>
       <c r="C37" t="s">
         <v>114</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>35</v>
       </c>
       <c r="F37" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>115</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>116</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>35</v>
       </c>
       <c r="F39" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2678,91 +2678,91 @@
       </c>
       <c r="C50" t="s">
         <v>127</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
       <c r="F50" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>128</v>
       </c>
       <c r="D51">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>129</v>
       </c>
       <c r="D52">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>130</v>
       </c>
       <c r="D53">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E53" t="s">
         <v>25</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>