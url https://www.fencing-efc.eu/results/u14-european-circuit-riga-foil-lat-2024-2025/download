--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -996,51 +996,51 @@
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>14</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
     </row>
@@ -1355,51 +1355,51 @@
       </c>
       <c r="C15" t="s">
         <v>61</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>51</v>
       </c>
       <c r="F15" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>51</v>
       </c>
       <c r="F16" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17">
         <v>12</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17" t="s">