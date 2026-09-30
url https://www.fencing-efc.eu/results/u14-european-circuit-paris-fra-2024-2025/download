--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1903,51 +1903,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
@@ -1977,51 +1977,51 @@
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>23</v>
       </c>
       <c r="D12">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>24</v>
       </c>
       <c r="F12" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2128,105 +2128,105 @@
       </c>
       <c r="C19" t="s">
         <v>36</v>
       </c>
       <c r="D19">
         <v>14</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>42</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>43</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>44</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
@@ -2273,51 +2273,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2780,88 +2780,88 @@
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>92</v>
       </c>
       <c r="F54" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>96</v>
       </c>
       <c r="F56" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>20</v>
       </c>
       <c r="F57" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2877,51 +2877,51 @@
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>102</v>
       </c>
       <c r="D60">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>103</v>
       </c>
       <c r="D61">
         <v>14</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>8</v>
       </c>
     </row>
@@ -3276,51 +3276,51 @@
       </c>
       <c r="C80" t="s">
         <v>132</v>
       </c>
       <c r="D80">
         <v>14</v>
       </c>
       <c r="E80" t="s">
         <v>24</v>
       </c>
       <c r="F80" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>24</v>
       </c>
       <c r="F81" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>136</v>
       </c>
       <c r="D82">
         <v>13</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3370,91 +3370,91 @@
       </c>
       <c r="C85" t="s">
         <v>140</v>
       </c>
       <c r="D85">
         <v>13</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>142</v>
       </c>
       <c r="D86">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>44</v>
       </c>
       <c r="F86" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>143</v>
       </c>
       <c r="D87">
         <v>14</v>
       </c>
       <c r="E87" t="s">
         <v>81</v>
       </c>
       <c r="F87" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>145</v>
       </c>
       <c r="D88">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E88" t="s">
         <v>44</v>
       </c>
       <c r="F88" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89">
         <v>14</v>
       </c>
       <c r="E89" t="s">
         <v>24</v>
       </c>
       <c r="F89" t="s">
@@ -3470,51 +3470,51 @@
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>14</v>
       </c>
       <c r="E90" t="s">
         <v>24</v>
       </c>
       <c r="F90" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E91" t="s">
         <v>81</v>
       </c>
       <c r="F91" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>151</v>
       </c>
       <c r="D92">
         <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
@@ -4128,51 +4128,51 @@
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
         <v>15</v>
       </c>
       <c r="E128" t="s">
         <v>24</v>
       </c>
       <c r="F128" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E129" t="s">
         <v>24</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
         <v>13</v>
       </c>
       <c r="E130" t="s">
         <v>44</v>
       </c>
       <c r="F130" t="s">
         <v>208</v>
       </c>
     </row>
@@ -4685,88 +4685,88 @@
       </c>
       <c r="C25" t="s">
         <v>243</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>244</v>
       </c>
       <c r="D26">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>245</v>
       </c>
       <c r="D27">
         <v>14</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>246</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>247</v>
       </c>
       <c r="D29">
         <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5164,51 +5164,51 @@
       </c>
       <c r="C50" t="s">
         <v>273</v>
       </c>
       <c r="D50">
         <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>275</v>
       </c>
       <c r="D51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>276</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>27</v>
       </c>
     </row>
@@ -5272,71 +5272,71 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>280</v>
       </c>
       <c r="D56">
         <v>12</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>281</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>92</v>
       </c>
       <c r="F57" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>283</v>
       </c>
       <c r="D58">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>81</v>
       </c>
       <c r="F58" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>284</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>20</v>
       </c>
       <c r="F59" t="s">
@@ -5851,51 +5851,51 @@
       </c>
       <c r="C86" t="s">
         <v>321</v>
       </c>
       <c r="D86">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>322</v>
       </c>
       <c r="D87">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>24</v>
       </c>
       <c r="F87" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>324</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>8</v>
       </c>
     </row>
@@ -6541,51 +6541,51 @@
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>369</v>
       </c>
       <c r="D125">
         <v>14</v>
       </c>
       <c r="E125" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>370</v>
       </c>
       <c r="D126">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E126" t="s">
         <v>7</v>
       </c>
       <c r="F126" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>371</v>
       </c>
       <c r="D127">
         <v>14</v>
       </c>
       <c r="E127" t="s">
         <v>24</v>
       </c>
       <c r="F127" t="s">
@@ -6663,51 +6663,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>377</v>
       </c>
       <c r="D132">
         <v>13</v>
       </c>
       <c r="E132" t="s">
         <v>24</v>
       </c>
       <c r="F132" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>378</v>
       </c>
       <c r="D133">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
       <c r="F133" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>379</v>
       </c>
       <c r="D134">
         <v>14</v>
       </c>
       <c r="E134" t="s">
         <v>24</v>
       </c>
       <c r="F134" t="s">
         <v>241</v>
       </c>
     </row>
@@ -6932,68 +6932,68 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>397</v>
       </c>
       <c r="D148">
         <v>14</v>
       </c>
       <c r="E148" t="s">
         <v>34</v>
       </c>
       <c r="F148" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>398</v>
       </c>
       <c r="D149">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>399</v>
       </c>
       <c r="D150">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E150" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>400</v>
       </c>
       <c r="D151">
         <v>12</v>
       </c>
       <c r="E151" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>401</v>
@@ -7042,85 +7042,85 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>404</v>
       </c>
       <c r="D155">
         <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>24</v>
       </c>
       <c r="F155" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>406</v>
       </c>
       <c r="D156">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E156" t="s">
         <v>44</v>
       </c>
       <c r="F156" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>407</v>
       </c>
       <c r="D157">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E157" t="s">
         <v>81</v>
       </c>
       <c r="F157" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>408</v>
       </c>
       <c r="D158">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E158" t="s">
         <v>24</v>
       </c>
       <c r="F158" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="C159" t="s">
         <v>409</v>
       </c>
       <c r="D159">
         <v>12</v>
       </c>
       <c r="E159" t="s">
         <v>24</v>
       </c>
       <c r="F159" t="s">
         <v>48</v>
       </c>
     </row>
@@ -7308,68 +7308,68 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>424</v>
       </c>
       <c r="D171">
         <v>13</v>
       </c>
       <c r="E171" t="s">
         <v>24</v>
       </c>
       <c r="F171" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>425</v>
       </c>
       <c r="D172">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E172" t="s">
         <v>24</v>
       </c>
       <c r="F172" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>426</v>
       </c>
       <c r="D173">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E173" t="s">
         <v>81</v>
       </c>
       <c r="F173" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>427</v>
       </c>
       <c r="D174">
         <v>12</v>
       </c>
       <c r="E174" t="s">
         <v>184</v>
       </c>
       <c r="F174" t="s">
         <v>185</v>
       </c>
     </row>
@@ -7619,51 +7619,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>446</v>
       </c>
       <c r="D190">
         <v>14</v>
       </c>
       <c r="E190" t="s">
         <v>184</v>
       </c>
       <c r="F190" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>447</v>
       </c>
       <c r="D191">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E191" t="s">
         <v>44</v>
       </c>
       <c r="F191" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>448</v>
       </c>
       <c r="D192">
         <v>15</v>
       </c>
       <c r="E192" t="s">
         <v>24</v>
       </c>
       <c r="F192" t="s">
         <v>180</v>
       </c>
     </row>
@@ -7780,51 +7780,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>456</v>
       </c>
       <c r="D200">
         <v>10</v>
       </c>
       <c r="E200" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>199</v>
       </c>
       <c r="C201" t="s">
         <v>457</v>
       </c>
       <c r="D201">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E201" t="s">
         <v>188</v>
       </c>
       <c r="F201" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>199</v>
       </c>
       <c r="C202" t="s">
         <v>458</v>
       </c>
       <c r="D202">
         <v>13</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
@@ -7845,51 +7845,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>460</v>
       </c>
       <c r="D204">
         <v>14</v>
       </c>
       <c r="E204" t="s">
         <v>67</v>
       </c>
       <c r="F204" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>461</v>
       </c>
       <c r="D205">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E205" t="s">
         <v>24</v>
       </c>
       <c r="F205" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>204</v>
       </c>
       <c r="C206" t="s">
         <v>462</v>
       </c>
       <c r="D206">
         <v>13</v>
       </c>
       <c r="E206" t="s">
         <v>188</v>
       </c>
       <c r="F206" t="s">
         <v>315</v>
       </c>
     </row>