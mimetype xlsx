--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -699,91 +699,91 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -919,51 +919,51 @@
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -999,51 +999,51 @@
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1070,51 +1070,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
         <v>13</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>48</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1281,51 +1281,51 @@
       </c>
       <c r="C6" t="s">
         <v>54</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>55</v>
       </c>
       <c r="D7">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>56</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -1341,91 +1341,91 @@
       </c>
       <c r="C9" t="s">
         <v>58</v>
       </c>
       <c r="D9">
         <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>59</v>
       </c>
       <c r="D10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>60</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>61</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>62</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1461,102 +1461,102 @@
       </c>
       <c r="C15" t="s">
         <v>64</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>65</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>