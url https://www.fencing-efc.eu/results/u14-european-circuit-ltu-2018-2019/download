--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -894,88 +894,88 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
@@ -1258,51 +1258,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>43</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>44</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
@@ -1411,51 +1411,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>54</v>
       </c>
       <c r="E34" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>55</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>56</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
     </row>
@@ -1482,51 +1482,51 @@
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>58</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>59</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>60</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -2531,51 +2531,51 @@
         <v>133</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>134</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="C57" t="s">
         <v>135</v>
       </c>
       <c r="D57">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>