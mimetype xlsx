--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -825,51 +825,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>17</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>13</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -939,71 +939,71 @@
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>21</v>
       </c>
     </row>
@@ -1076,51 +1076,51 @@
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -1187,102 +1187,102 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>50</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>36</v>
       </c>
       <c r="F27" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>24</v>
       </c>
       <c r="F29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>12</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>24</v>
       </c>
       <c r="F31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>36</v>
       </c>
       <c r="F32" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1705,51 +1705,51 @@
       </c>
       <c r="C20" t="s">
         <v>82</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>36</v>
       </c>
       <c r="F20" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>84</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>85</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1813,136 +1813,136 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>90</v>
       </c>
       <c r="D27">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>24</v>
       </c>
       <c r="F27" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>91</v>
       </c>
       <c r="D28">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>92</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>94</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>95</v>
       </c>
       <c r="D32">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>