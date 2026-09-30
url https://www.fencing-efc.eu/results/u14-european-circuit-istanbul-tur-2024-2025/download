--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1104,51 +1104,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1161,51 +1161,51 @@
       </c>
       <c r="C8" t="s">
         <v>16</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -1261,51 +1261,51 @@
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -2169,51 +2169,51 @@
       </c>
       <c r="C59" t="s">
         <v>96</v>
       </c>
       <c r="D59">
         <v>12</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>97</v>
       </c>
       <c r="D60">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>98</v>
       </c>
       <c r="D61">
         <v>15</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -2300,51 +2300,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>105</v>
       </c>
       <c r="D66">
         <v>13</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>107</v>
       </c>
       <c r="D68">
         <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>31</v>
       </c>
     </row>
@@ -2461,136 +2461,136 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>116</v>
       </c>
       <c r="D76">
         <v>13</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>117</v>
       </c>
       <c r="D77">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
       <c r="F77" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>118</v>
       </c>
       <c r="D78">
         <v>14</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>119</v>
       </c>
       <c r="D79">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>120</v>
       </c>
       <c r="D80">
         <v>13</v>
       </c>
       <c r="E80" t="s">
         <v>20</v>
       </c>
       <c r="F80" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>121</v>
       </c>
       <c r="D81">
         <v>12</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
       <c r="F81" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>122</v>
       </c>
       <c r="D82">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="C83" t="s">
         <v>123</v>
       </c>
       <c r="D83">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2745,51 +2745,51 @@
       </c>
       <c r="C4" t="s">
         <v>130</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>131</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>132</v>
       </c>
       <c r="D6">
         <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3099,71 +3099,71 @@
       </c>
       <c r="C22" t="s">
         <v>153</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>154</v>
       </c>
       <c r="D23">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>155</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>156</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -3259,51 +3259,51 @@
       </c>
       <c r="C30" t="s">
         <v>161</v>
       </c>
       <c r="D30">
         <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>162</v>
       </c>
       <c r="D31">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>163</v>
       </c>
       <c r="D32">
         <v>13</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -3319,51 +3319,51 @@
       </c>
       <c r="C33" t="s">
         <v>164</v>
       </c>
       <c r="D33">
         <v>12</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>165</v>
       </c>
       <c r="D34">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>166</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -3476,51 +3476,51 @@
       </c>
       <c r="C41" t="s">
         <v>172</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>173</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>174</v>
       </c>
       <c r="D43">
         <v>12</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
@@ -3576,51 +3576,51 @@
       </c>
       <c r="C46" t="s">
         <v>178</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>179</v>
       </c>
       <c r="D47">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>181</v>
       </c>
       <c r="D48">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -3951,51 +3951,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>201</v>
       </c>
       <c r="D67">
         <v>13</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>202</v>
       </c>
       <c r="D68">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>203</v>
       </c>
       <c r="D69">
         <v>12</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>23</v>
       </c>
     </row>