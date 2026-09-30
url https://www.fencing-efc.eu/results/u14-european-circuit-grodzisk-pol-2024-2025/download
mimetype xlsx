--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -754,51 +754,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
@@ -910,51 +910,51 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>24</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>14.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1127,51 +1127,51 @@
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1384,91 +1384,91 @@
       </c>
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>60</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>61</v>
       </c>
       <c r="D37">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>62</v>
       </c>
       <c r="D38">
         <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
@@ -1484,51 +1484,51 @@
       </c>
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>65</v>
       </c>
       <c r="D40">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>66</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
@@ -1675,51 +1675,51 @@
       </c>
       <c r="C5" t="s">
         <v>72</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>74</v>
       </c>
       <c r="D6">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>75</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1969,51 +1969,51 @@
       </c>
       <c r="C20" t="s">
         <v>90</v>
       </c>
       <c r="D20">
         <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>91</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>92</v>
       </c>
       <c r="D22">
         <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">