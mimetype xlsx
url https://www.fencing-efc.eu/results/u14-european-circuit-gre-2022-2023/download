--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -908,51 +908,51 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
@@ -1088,145 +1088,145 @@
       </c>
       <c r="C15" t="s">
         <v>28</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>29</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>30</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>32</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>33</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>34</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>35</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
@@ -1342,51 +1342,51 @@
       </c>
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
@@ -1399,91 +1399,91 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>53</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>55</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>56</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
@@ -1499,51 +1499,51 @@
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
       <c r="F36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>60</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>39</v>
       </c>
       <c r="F38" t="s">
@@ -1619,111 +1619,111 @@
       </c>
       <c r="C42" t="s">
         <v>65</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>66</v>
       </c>
       <c r="D43">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>67</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>36</v>
       </c>
       <c r="F44" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>69</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>70</v>
       </c>
       <c r="D46">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>11</v>
       </c>
       <c r="F46" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>72</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1764,51 +1764,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>75</v>
       </c>
       <c r="D50">
         <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>11</v>
       </c>
       <c r="F50" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="C51" t="s">
         <v>76</v>
       </c>
       <c r="D51">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
       <c r="F51" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>77</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
@@ -1849,51 +1849,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>81</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>83</v>
       </c>
       <c r="D56">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>84</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>49</v>
       </c>
       <c r="F57" t="s">
         <v>50</v>
       </c>
     </row>
@@ -2088,51 +2088,51 @@
       </c>
       <c r="C9" t="s">
         <v>94</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>95</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>96</v>
       </c>
       <c r="F10" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>98</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>39</v>
       </c>
       <c r="F11" t="s">
@@ -2148,111 +2148,111 @@
       </c>
       <c r="C12" t="s">
         <v>99</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>100</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>101</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>102</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>103</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>104</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2285,51 +2285,51 @@
       </c>
       <c r="C19" t="s">
         <v>107</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>108</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>109</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -2345,131 +2345,131 @@
       </c>
       <c r="C22" t="s">
         <v>110</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>111</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>112</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>113</v>
       </c>
       <c r="D25">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>114</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>115</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>116</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2482,151 +2482,151 @@
       </c>
       <c r="C29" t="s">
         <v>117</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>118</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>119</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>120</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>123</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>11</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>124</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
@@ -2738,51 +2738,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="C43" t="s">
         <v>131</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>11</v>
       </c>
       <c r="F43" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="C44" t="s">
         <v>133</v>
       </c>
       <c r="D44">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="C45" t="s">
         <v>134</v>
       </c>
       <c r="D45">
         <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>