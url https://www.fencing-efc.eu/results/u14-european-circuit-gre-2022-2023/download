--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -928,51 +928,51 @@
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
@@ -988,51 +988,51 @@
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>23</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
@@ -1322,91 +1322,91 @@
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>47</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>49</v>
       </c>
       <c r="F29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>51</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>52</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>11</v>
       </c>
     </row>
@@ -1479,51 +1479,51 @@
       </c>
       <c r="C35" t="s">
         <v>57</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>58</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>36</v>
       </c>
       <c r="F36" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>59</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
@@ -1798,85 +1798,85 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>77</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>78</v>
       </c>
       <c r="D53">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>49</v>
       </c>
       <c r="F53" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>79</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>81</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>83</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
@@ -1937,51 +1937,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>85</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>86</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
@@ -2011,51 +2011,51 @@
       </c>
       <c r="C5" t="s">
         <v>90</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>91</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>92</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2305,111 +2305,111 @@
       </c>
       <c r="C20" t="s">
         <v>108</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>109</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>110</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>111</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>112</v>
       </c>
       <c r="D24">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>113</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -2542,51 +2542,51 @@
       </c>
       <c r="C32" t="s">
         <v>120</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="D33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -2622,51 +2622,51 @@
       </c>
       <c r="C36" t="s">
         <v>124</v>
       </c>
       <c r="D36">
         <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>125</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>126</v>
       </c>
       <c r="D38">
         <v>13</v>
       </c>
       <c r="E38" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
@@ -2752,51 +2752,51 @@
         <v>132</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="C44" t="s">
         <v>133</v>
       </c>
       <c r="D44">
         <v>14</v>
       </c>
       <c r="E44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="C45" t="s">
         <v>134</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>11</v>
       </c>
       <c r="F45" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>