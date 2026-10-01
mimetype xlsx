--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -781,51 +781,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -929,51 +929,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>20</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
@@ -1446,51 +1446,51 @@
       </c>
       <c r="C38" t="s">
         <v>54</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>55</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>56</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -2040,51 +2040,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>91</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>92</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>93</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -2117,125 +2117,125 @@
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>96</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>97</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>98</v>
       </c>
       <c r="D34">
         <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>99</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>100</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>102</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>104</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -2450,51 +2450,51 @@
       </c>
       <c r="C50" t="s">
         <v>118</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>27</v>
       </c>
       <c r="F50" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>119</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>120</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>