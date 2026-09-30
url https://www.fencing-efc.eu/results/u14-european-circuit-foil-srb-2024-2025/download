--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -528,51 +528,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>12</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -628,51 +628,51 @@
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>13</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">