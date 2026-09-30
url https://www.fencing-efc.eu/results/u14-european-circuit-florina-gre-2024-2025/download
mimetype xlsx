--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1157,51 +1157,51 @@
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
@@ -1317,51 +1317,51 @@
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>45</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
@@ -1668,51 +1668,51 @@
       </c>
       <c r="C41" t="s">
         <v>67</v>
       </c>
       <c r="D41">
         <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>70</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
@@ -1728,68 +1728,68 @@
       </c>
       <c r="C44" t="s">
         <v>72</v>
       </c>
       <c r="D44">
         <v>12</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>73</v>
       </c>
       <c r="D45">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>20</v>
       </c>
       <c r="F45" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>74</v>
       </c>
       <c r="D46">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>75</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>48</v>
       </c>
       <c r="F47" t="s">
         <v>76</v>
       </c>
     </row>
@@ -1813,51 +1813,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>78</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>80</v>
       </c>
       <c r="D50">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>81</v>
       </c>
       <c r="D51">
         <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2311,51 +2311,51 @@
       </c>
       <c r="C18" t="s">
         <v>112</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>113</v>
       </c>
       <c r="D19">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>114</v>
       </c>
       <c r="D20">
         <v>13</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
@@ -2882,51 +2882,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>146</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>20</v>
       </c>
       <c r="F47" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="C48" t="s">
         <v>148</v>
       </c>
       <c r="D48">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="C49" t="s">
         <v>149</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>89</v>
       </c>
     </row>
@@ -2967,51 +2967,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="C52" t="s">
         <v>152</v>
       </c>
       <c r="D52">
         <v>12</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="C53" t="s">
         <v>153</v>
       </c>
       <c r="D53">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>50</v>
       </c>
       <c r="C54" t="s">
         <v>154</v>
       </c>
       <c r="D54">
         <v>13</v>
       </c>
       <c r="E54" t="s">
         <v>20</v>
       </c>
       <c r="F54" t="s">
         <v>59</v>
       </c>
     </row>