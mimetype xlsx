--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1004,108 +1004,108 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1229,51 +1229,51 @@
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -1551,51 +1551,51 @@
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>70</v>
       </c>
       <c r="F38" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>58</v>
       </c>
     </row>
@@ -1659,51 +1659,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
@@ -2021,51 +2021,51 @@
       </c>
       <c r="C8" t="s">
         <v>97</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>98</v>
       </c>
       <c r="F8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>100</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>101</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -2078,51 +2078,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>102</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>103</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>55</v>
       </c>
       <c r="F12" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>105</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2269,51 +2269,51 @@
       </c>
       <c r="C21" t="s">
         <v>116</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>117</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>118</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>65</v>
       </c>
     </row>