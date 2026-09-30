--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -900,51 +900,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -1171,51 +1171,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>14</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -1305,51 +1305,51 @@
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
@@ -1579,51 +1579,51 @@
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>12</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -1659,51 +1659,51 @@
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>34</v>
       </c>
       <c r="F41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>55</v>
       </c>
       <c r="F43" t="s">
@@ -1992,51 +1992,51 @@
       </c>
       <c r="C3" t="s">
         <v>89</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>90</v>
       </c>
       <c r="D4">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>91</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -2169,51 +2169,51 @@
       </c>
       <c r="C12" t="s">
         <v>103</v>
       </c>
       <c r="D12">
         <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>104</v>
       </c>
       <c r="F12" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>106</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>107</v>
       </c>
       <c r="D14">
         <v>14</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
@@ -2346,51 +2346,51 @@
       </c>
       <c r="C21" t="s">
         <v>117</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>118</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>119</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -2406,51 +2406,51 @@
       </c>
       <c r="C24" t="s">
         <v>120</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>121</v>
       </c>
       <c r="D25">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>122</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
@@ -2857,51 +2857,51 @@
       </c>
       <c r="C47" t="s">
         <v>146</v>
       </c>
       <c r="D47">
         <v>14</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>147</v>
       </c>
       <c r="D48">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>148</v>
       </c>
       <c r="D49">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>