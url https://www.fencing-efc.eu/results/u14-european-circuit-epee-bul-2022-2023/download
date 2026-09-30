--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -974,51 +974,51 @@
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
@@ -1339,51 +1339,51 @@
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
@@ -1513,51 +1513,51 @@
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>58</v>
       </c>
       <c r="F33" t="s">
@@ -1684,51 +1684,51 @@
       </c>
       <c r="C40" t="s">
         <v>67</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>68</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>69</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
@@ -1824,51 +1824,51 @@
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>75</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
@@ -1924,91 +1924,91 @@
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>81</v>
       </c>
       <c r="D53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>82</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>84</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>85</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2135,51 +2135,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
         <v>95</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="C64" t="s">
         <v>96</v>
       </c>
       <c r="D64">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>15</v>
       </c>
       <c r="F64" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="C65" t="s">
         <v>97</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2271,51 +2271,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="C71" t="s">
         <v>104</v>
       </c>
       <c r="D71">
         <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>105</v>
       </c>
       <c r="D72">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>107</v>
       </c>
       <c r="D73">
         <v>15</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>108</v>
       </c>
     </row>
@@ -2927,51 +2927,51 @@
       </c>
       <c r="C30" t="s">
         <v>142</v>
       </c>
       <c r="D30">
         <v>15</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>143</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>144</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -3144,51 +3144,51 @@
       </c>
       <c r="C41" t="s">
         <v>155</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>156</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>157</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
@@ -3244,91 +3244,91 @@
       </c>
       <c r="C46" t="s">
         <v>160</v>
       </c>
       <c r="D46">
         <v>15</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>161</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>162</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>163</v>
       </c>
       <c r="D49">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>164</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>83</v>
       </c>
     </row>
@@ -3386,102 +3386,102 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>168</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>169</v>
       </c>
       <c r="D55">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>170</v>
       </c>
       <c r="D56">
         <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>171</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>173</v>
       </c>
       <c r="D58">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>174</v>
       </c>
       <c r="D59">
         <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>