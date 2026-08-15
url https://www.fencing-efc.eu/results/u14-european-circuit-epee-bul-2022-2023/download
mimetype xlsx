--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -954,182 +954,182 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
@@ -1419,125 +1419,125 @@
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>51</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
@@ -1553,51 +1553,51 @@
       </c>
       <c r="C33" t="s">
         <v>57</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>58</v>
       </c>
       <c r="F33" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>60</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>61</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
@@ -1607,51 +1607,51 @@
       </c>
       <c r="C36" t="s">
         <v>62</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>63</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>64</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>65</v>
       </c>
     </row>
@@ -1804,51 +1804,51 @@
       </c>
       <c r="C46" t="s">
         <v>73</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>30</v>
       </c>
       <c r="F46" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>74</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>75</v>
       </c>
       <c r="D48">
         <v>14</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
@@ -1864,71 +1864,71 @@
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
         <v>15</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>47</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
       <c r="D50">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>78</v>
       </c>
       <c r="D51">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>30</v>
       </c>
       <c r="F51" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>79</v>
       </c>
       <c r="D52">
         <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
@@ -1984,51 +1984,51 @@
       </c>
       <c r="C55" t="s">
         <v>84</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>85</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>86</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>30</v>
       </c>
       <c r="F57" t="s">
@@ -2044,51 +2044,51 @@
       </c>
       <c r="C58" t="s">
         <v>87</v>
       </c>
       <c r="D58">
         <v>14</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>89</v>
       </c>
       <c r="D59">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>91</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
@@ -2169,51 +2169,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="C65" t="s">
         <v>97</v>
       </c>
       <c r="D65">
         <v>16</v>
       </c>
       <c r="E65" t="s">
         <v>15</v>
       </c>
       <c r="F65" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>98</v>
       </c>
       <c r="D66">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="C67" t="s">
         <v>99</v>
       </c>
       <c r="D67">
         <v>14</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2482,51 +2482,51 @@
       </c>
       <c r="C7" t="s">
         <v>117</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>118</v>
       </c>
       <c r="D8">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>30</v>
       </c>
       <c r="F8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>119</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
@@ -2579,182 +2579,182 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>122</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>123</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>125</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>126</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>127</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>128</v>
       </c>
       <c r="D17">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>129</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>130</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>131</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>133</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
@@ -2810,51 +2810,51 @@
       </c>
       <c r="C24" t="s">
         <v>136</v>
       </c>
       <c r="D24">
         <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>137</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>138</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2867,51 +2867,51 @@
       </c>
       <c r="C27" t="s">
         <v>139</v>
       </c>
       <c r="D27">
         <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>140</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>141</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
@@ -2967,51 +2967,51 @@
       </c>
       <c r="C32" t="s">
         <v>144</v>
       </c>
       <c r="D32">
         <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>145</v>
       </c>
       <c r="D33">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>146</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -3027,51 +3027,51 @@
       </c>
       <c r="C35" t="s">
         <v>147</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>149</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>150</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3084,71 +3084,71 @@
       </c>
       <c r="C38" t="s">
         <v>151</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>153</v>
       </c>
       <c r="D39">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>154</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>155</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
@@ -3164,71 +3164,71 @@
       </c>
       <c r="C42" t="s">
         <v>156</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>157</v>
       </c>
       <c r="D43">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>158</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>159</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
@@ -3403,102 +3403,102 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>169</v>
       </c>
       <c r="D55">
         <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>170</v>
       </c>
       <c r="D56">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>171</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>173</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>174</v>
       </c>
       <c r="D59">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>175</v>
       </c>
       <c r="D60">
         <v>13</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>176</v>