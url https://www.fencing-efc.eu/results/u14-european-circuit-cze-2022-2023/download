--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1041,51 +1041,51 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -1301,51 +1301,51 @@
       </c>
       <c r="C30" t="s">
         <v>54</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
       <c r="F31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>56</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>44</v>
       </c>
       <c r="F32" t="s">
@@ -1418,51 +1418,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>58</v>
       </c>
       <c r="D2">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -1595,51 +1595,51 @@
       </c>
       <c r="C10" t="s">
         <v>71</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>73</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>74</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1752,111 +1752,111 @@
       </c>
       <c r="C18" t="s">
         <v>80</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>85</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>86</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23">
         <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -1932,51 +1932,51 @@
       </c>
       <c r="C27" t="s">
         <v>92</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
       <c r="F27" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>94</v>
       </c>
       <c r="D28">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>95</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
@@ -2052,51 +2052,51 @@
       </c>
       <c r="C33" t="s">
         <v>99</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>44</v>
       </c>
       <c r="F33" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>100</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>44</v>
       </c>
       <c r="F34" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>101</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>44</v>
       </c>
       <c r="F35" t="s">