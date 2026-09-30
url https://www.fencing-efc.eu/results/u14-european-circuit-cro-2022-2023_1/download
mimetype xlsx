--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -820,51 +820,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
@@ -1790,51 +1790,51 @@
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>81</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>82</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>83</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20" t="s">
@@ -2183,51 +2183,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>108</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>25</v>
       </c>
       <c r="F39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>109</v>
       </c>
       <c r="D40">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>110</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>