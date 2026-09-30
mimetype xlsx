--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -798,51 +798,51 @@
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
@@ -1092,71 +1092,71 @@
       </c>
       <c r="C4" t="s">
         <v>39</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>41</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>42</v>
       </c>
       <c r="F5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>45</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
@@ -1360,88 +1360,88 @@
       </c>
       <c r="C18" t="s">
         <v>60</v>
       </c>
       <c r="D18">
         <v>15</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>