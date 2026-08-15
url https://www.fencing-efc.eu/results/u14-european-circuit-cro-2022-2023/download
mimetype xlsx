--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -624,51 +624,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
@@ -778,51 +778,51 @@
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
@@ -858,51 +858,51 @@
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>30</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
@@ -1152,125 +1152,125 @@
       </c>
       <c r="C7" t="s">
         <v>45</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>46</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>47</v>
       </c>
       <c r="D9">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>48</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>49</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>51</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>53</v>
       </c>
       <c r="F13" t="s">
@@ -1377,51 +1377,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>61</v>
       </c>
       <c r="D19">
         <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>63</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>56</v>
       </c>
     </row>