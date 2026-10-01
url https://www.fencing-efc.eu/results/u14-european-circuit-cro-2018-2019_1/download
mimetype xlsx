--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1304,51 +1304,51 @@
       </c>
       <c r="C4" t="s">
         <v>54</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>55</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
       <c r="F5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>57</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
@@ -1690,51 +1690,51 @@
       </c>
       <c r="C26" t="s">
         <v>83</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>84</v>
       </c>
       <c r="F26" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>86</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>87</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
@@ -1787,105 +1787,105 @@
       </c>
       <c r="C31" t="s">
         <v>90</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>91</v>
       </c>
       <c r="D32">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>67</v>
       </c>
       <c r="F32" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>93</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>84</v>
       </c>
       <c r="F33" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>94</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>95</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>96</v>
       </c>
       <c r="E36" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>97</v>