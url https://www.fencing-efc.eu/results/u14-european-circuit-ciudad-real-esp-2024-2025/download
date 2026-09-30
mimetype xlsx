--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1461,85 +1461,85 @@
       </c>
       <c r="C19" t="s">
         <v>51</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>52</v>
       </c>
       <c r="D20">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
     </row>
@@ -1643,51 +1643,51 @@
       </c>
       <c r="C2" t="s">
         <v>58</v>
       </c>
       <c r="D2">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>61</v>
       </c>
       <c r="D3">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>63</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
@@ -1834,51 +1834,51 @@
       </c>
       <c r="C12" t="s">
         <v>76</v>
       </c>
       <c r="D12">
         <v>13</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>78</v>
       </c>
       <c r="D13">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>79</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
@@ -1934,51 +1934,51 @@
       </c>
       <c r="C17" t="s">
         <v>82</v>
       </c>
       <c r="D17">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>83</v>
       </c>
       <c r="D18">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>85</v>
       </c>
       <c r="D19">
         <v>12</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2011,51 +2011,51 @@
       </c>
       <c r="C21" t="s">
         <v>87</v>
       </c>
       <c r="D21">
         <v>13</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>88</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>89</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
@@ -2507,51 +2507,51 @@
       </c>
       <c r="C11" t="s">
         <v>118</v>
       </c>
       <c r="D11">
         <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>120</v>
       </c>
       <c r="D12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>121</v>
       </c>
       <c r="D13">
         <v>15</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>122</v>
       </c>
     </row>
@@ -2681,51 +2681,51 @@
       </c>
       <c r="C20" t="s">
         <v>129</v>
       </c>
       <c r="D20">
         <v>14</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>130</v>
       </c>
       <c r="D21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>131</v>
       </c>
       <c r="D22">
         <v>13</v>
       </c>
       <c r="E22" t="s">
         <v>45</v>
       </c>
       <c r="F22" t="s">
@@ -2741,51 +2741,51 @@
       </c>
       <c r="C23" t="s">
         <v>132</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>133</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
       <c r="F24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>134</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
@@ -2963,85 +2963,85 @@
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>145</v>
       </c>
       <c r="D35">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>146</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>147</v>
       </c>
       <c r="D37">
         <v>13</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>148</v>
       </c>
       <c r="D38">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>149</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
         <v>94</v>
       </c>
     </row>