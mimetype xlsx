--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1606,51 +1606,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>39</v>
       </c>
       <c r="E25" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>41</v>
       </c>
       <c r="D26">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>43</v>
       </c>
       <c r="F27" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3270,51 +3270,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>162</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>163</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>164</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
@@ -3483,51 +3483,51 @@
       </c>
       <c r="C20" t="s">
         <v>177</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>178</v>
       </c>
       <c r="D21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>179</v>
       </c>
       <c r="F21" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>181</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3591,51 +3591,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>187</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>188</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>185</v>
       </c>
       <c r="F27" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>189</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3662,51 +3662,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>191</v>
       </c>
       <c r="D30">
         <v>56</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>192</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>193</v>
       </c>
       <c r="F31" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>195</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
@@ -3780,51 +3780,51 @@
         <v>201</v>
       </c>
       <c r="F37" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="C38" t="s">
         <v>203</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>204</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>170</v>
       </c>
       <c r="F39" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>206</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>98</v>
       </c>
       <c r="F40" t="s">
         <v>207</v>
       </c>
     </row>
@@ -4007,71 +4007,71 @@
       </c>
       <c r="C6" t="s">
         <v>217</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>219</v>
       </c>
       <c r="D7">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>221</v>
       </c>
       <c r="D8">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>170</v>
       </c>
       <c r="F8" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>223</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
     </row>
@@ -4228,51 +4228,51 @@
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>233</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>234</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>235</v>
       </c>
       <c r="F20" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>237</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
@@ -4370,51 +4370,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>245</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>246</v>
       </c>
       <c r="D28">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>170</v>
       </c>
       <c r="F28" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>247</v>
       </c>
       <c r="E29" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
@@ -4526,51 +4526,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>254</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>255</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>185</v>
       </c>
       <c r="F37" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>257</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
@@ -4629,51 +4629,51 @@
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="C44" t="s">
         <v>263</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>264</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>265</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>266</v>