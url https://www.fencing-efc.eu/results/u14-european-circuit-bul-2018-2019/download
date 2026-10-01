--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1242,51 +1242,51 @@
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="C29" t="s">
         <v>48</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="C30" t="s">
         <v>49</v>
       </c>
       <c r="D30">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="C31" t="s">
         <v>51</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="C32" t="s">
         <v>54</v>
       </c>
       <c r="D32">
         <v>21</v>
@@ -1295,89 +1295,89 @@
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="C33" t="s">
         <v>56</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="C34" t="s">
         <v>58</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="C35" t="s">
         <v>60</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="C38" t="s">
         <v>63</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="C39" t="s">
         <v>64</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="C40" t="s">
         <v>65</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
@@ -1493,51 +1493,51 @@
         <v>31</v>
       </c>
       <c r="F50" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="C51" t="s">
         <v>77</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="C52" t="s">
         <v>78</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="C53" t="s">
         <v>80</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="C54" t="s">
         <v>81</v>
@@ -1577,62 +1577,62 @@
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="C57" t="s">
         <v>87</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="C58" t="s">
         <v>88</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="C59" t="s">
         <v>89</v>
       </c>
       <c r="D59">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="C60" t="s">
         <v>90</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>79</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1709,51 +1709,51 @@
         <v>91</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>92</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>32.0</v>
       </c>
       <c r="C5" t="s">
         <v>93</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>26.0</v>
       </c>
       <c r="C6" t="s">
         <v>94</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>57</v>
       </c>
     </row>
@@ -1854,51 +1854,51 @@
       </c>
       <c r="C12" t="s">
         <v>105</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>106</v>
       </c>
       <c r="D13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>108</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
@@ -1908,91 +1908,91 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>110</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>111</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>112</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>113</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>115</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
@@ -2625,93 +2625,93 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>160</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>161</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>54</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>163</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="C60" t="s">
         <v>164</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="C61" t="s">
         <v>165</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="C62" t="s">
         <v>166</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>