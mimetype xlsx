--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2545,68 +2545,68 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>10</v>
       </c>
       <c r="D5">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>11</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>12</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -3018,51 +3018,51 @@
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>39</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>40</v>
       </c>
       <c r="D33">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>41</v>
       </c>
       <c r="D34">
         <v>21</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
@@ -3242,133 +3242,133 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>52</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>53</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>54</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>55</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>56</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>57</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>58</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>59</v>
       </c>
       <c r="D52">
         <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
@@ -3669,51 +3669,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>78</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>79</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>80</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>81</v>
@@ -3921,93 +3921,93 @@
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>96</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>97</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>98</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>99</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>100</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="C94" t="s">
         <v>101</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>102</v>
@@ -4320,51 +4320,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>119</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>120</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>121</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -4623,51 +4623,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>139</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>140</v>
       </c>
       <c r="D34">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>141</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
@@ -5581,51 +5581,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>198</v>
       </c>
       <c r="D92">
         <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>199</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>200</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
@@ -5674,51 +5674,51 @@
         <v>19</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>204</v>
       </c>
       <c r="D98">
         <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>205</v>
       </c>
       <c r="D99">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
       <c r="F99" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>207</v>
       </c>
       <c r="D100">
         <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>105</v>
       </c>
     </row>
@@ -5736,51 +5736,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>209</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>210</v>
       </c>
       <c r="D103">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>211</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>212</v>
@@ -5995,51 +5995,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>224</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>226</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -6196,51 +6196,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>236</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>237</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>238</v>
       </c>
       <c r="D15">
         <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -6525,51 +6525,51 @@
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>256</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>257</v>
       </c>
       <c r="D33">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>258</v>
       </c>
       <c r="D34">
         <v>22</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
@@ -6593,51 +6593,51 @@
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>260</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>261</v>
       </c>
       <c r="D37">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>262</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
@@ -6749,51 +6749,51 @@
       </c>
       <c r="C45" t="s">
         <v>269</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>270</v>
       </c>
       <c r="D46">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>271</v>
       </c>
       <c r="D47">
         <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -7072,102 +7072,102 @@
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>289</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>290</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>291</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>292</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>293</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>294</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
@@ -7506,51 +7506,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>318</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>319</v>
       </c>
       <c r="D93">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>320</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>321</v>
@@ -7697,51 +7697,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>332</v>
       </c>
       <c r="D105">
         <v>19</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>103</v>
       </c>
       <c r="C106" t="s">
         <v>333</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>334</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>335</v>
@@ -8269,51 +8269,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>363</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>364</v>
       </c>
       <c r="D27">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>365</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -8898,85 +8898,85 @@
       </c>
       <c r="C63" t="s">
         <v>399</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>401</v>
       </c>
       <c r="D64">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>402</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>403</v>
       </c>
       <c r="D66">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>404</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
@@ -9079,85 +9079,85 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>411</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>412</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>413</v>
       </c>
       <c r="D76">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>414</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>415</v>
       </c>
       <c r="D78">
         <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
@@ -9226,51 +9226,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>420</v>
       </c>
       <c r="D83">
         <v>19</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>421</v>
       </c>
       <c r="D84">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>422</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>423</v>
@@ -9568,51 +9568,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>444</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>445</v>
       </c>
       <c r="D108">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>446</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
@@ -9641,51 +9641,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>449</v>
       </c>
       <c r="D112">
         <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>7</v>
       </c>
       <c r="F112" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>451</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>452</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
@@ -9942,51 +9942,51 @@
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>467</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>468</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>469</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>400</v>
       </c>
     </row>
@@ -10343,51 +10343,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>493</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>494</v>
       </c>
       <c r="D34">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>495</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>459</v>
       </c>
     </row>
@@ -10848,51 +10848,51 @@
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>522</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>523</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>524</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>461</v>
       </c>
     </row>
@@ -11211,51 +11211,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>546</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>548</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>549</v>
       </c>
       <c r="D88">
         <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
@@ -11287,51 +11287,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>552</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>553</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>554</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -11375,51 +11375,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>555</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>556</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
@@ -12119,51 +12119,51 @@
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>599</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>600</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>601</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>400</v>
       </c>
     </row>
@@ -12247,51 +12247,51 @@
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>606</v>
       </c>
       <c r="D50">
         <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>607</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>608</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
@@ -12352,51 +12352,51 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>612</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>613</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>614</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
@@ -12593,68 +12593,68 @@
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>626</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>627</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>628</v>
       </c>
       <c r="D72">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>629</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -12692,68 +12692,68 @@
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>632</v>
       </c>
       <c r="D76">
         <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>633</v>
       </c>
       <c r="D77">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>634</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>635</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>636</v>
       </c>
     </row>
@@ -12831,51 +12831,51 @@
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>641</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>642</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>643</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
@@ -12986,99 +12986,99 @@
         <v>7</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>652</v>
       </c>
       <c r="D94">
         <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>653</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>654</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>655</v>
       </c>
       <c r="D97">
         <v>18</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>656</v>
       </c>
       <c r="D98">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>657</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>658</v>
@@ -13118,85 +13118,85 @@
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>661</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>662</v>
       </c>
       <c r="D104">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>663</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>664</v>
       </c>
       <c r="D106">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>665</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>666</v>
@@ -13365,51 +13365,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="C120" t="s">
         <v>678</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>679</v>
       </c>
       <c r="D121">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>680</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>206</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>