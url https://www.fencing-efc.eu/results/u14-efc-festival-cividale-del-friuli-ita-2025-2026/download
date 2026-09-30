--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -57,59 +57,59 @@
   <si>
     <t>Age</t>
   </si>
   <si>
     <t>Nationality</t>
   </si>
   <si>
     <t>Club</t>
   </si>
   <si>
     <t>STOYANOVA Iva</t>
   </si>
   <si>
     <t>BUL</t>
   </si>
   <si>
     <t>Cherno More - Varna</t>
   </si>
   <si>
     <t>MOLINARIO Virginia</t>
   </si>
   <si>
     <t>ITA</t>
   </si>
   <si>
+    <t>MILEO Alea</t>
+  </si>
+  <si>
+    <t>CS Ravennate della S</t>
+  </si>
+  <si>
     <t>MITARITONNA Giulia Romana</t>
   </si>
   <si>
-    <t>MILEO Alea</t>
-[...4 lines deleted...]
-  <si>
     <t>PLUHAR Lizett</t>
   </si>
   <si>
     <t>HUN</t>
   </si>
   <si>
     <t>BHSE</t>
   </si>
   <si>
     <t>KURTAKOVA Radostina</t>
   </si>
   <si>
     <t>Pentathlon</t>
   </si>
   <si>
     <t>DRUMMER Klara</t>
   </si>
   <si>
     <t>GER</t>
   </si>
   <si>
     <t>MOLLERO Anna</t>
   </si>
   <si>
     <t xml:space="preserve">VRSCH </t>
@@ -1008,59 +1008,59 @@
   <si>
     <t>ZHUKOVSKA Yaroslava</t>
   </si>
   <si>
     <t>IONESCU Ana</t>
   </si>
   <si>
     <t>STANKOV Slav</t>
   </si>
   <si>
     <t>tamplier</t>
   </si>
   <si>
     <t>MUNIC Lovro</t>
   </si>
   <si>
     <t>MK Dubrava</t>
   </si>
   <si>
     <t>FELICI Evan</t>
   </si>
   <si>
     <t>CURCI Gianmarco</t>
   </si>
   <si>
+    <t>CHITADZE LAZARE</t>
+  </si>
+  <si>
+    <t>BaSa</t>
+  </si>
+  <si>
     <t>SALVATORE Mattia</t>
   </si>
   <si>
-    <t>CHITADZE LAZARE</t>
-[...4 lines deleted...]
-  <si>
     <t>FORNERIS Francesco Lou</t>
   </si>
   <si>
     <t>PAPP Hunor</t>
   </si>
   <si>
     <t>POPESCU Rares</t>
   </si>
   <si>
     <t>KARALAR vedat tuna</t>
   </si>
   <si>
     <t>abfa</t>
   </si>
   <si>
     <t>BELFIORE Jacopo</t>
   </si>
   <si>
     <t>LITA Matei</t>
   </si>
   <si>
     <t>CSA Steaua Bucuresti</t>
   </si>
   <si>
     <t>CATARZI Neri</t>
@@ -1416,51 +1416,51 @@
   <si>
     <t>Academia de Scrima</t>
   </si>
   <si>
     <t>LUCENTE Martina</t>
   </si>
   <si>
     <t>GLAZEWSKA Julia</t>
   </si>
   <si>
     <t>LISNEANU Carla</t>
   </si>
   <si>
     <t>CSM IASI</t>
   </si>
   <si>
     <t>VASILEVA Marina</t>
   </si>
   <si>
     <t>WONG Isabel</t>
   </si>
   <si>
     <t>Stort Valley</t>
   </si>
   <si>
-    <t>NANCHEVA Amalia</t>
+    <t>NANCHEVA Amaya</t>
   </si>
   <si>
     <t>MARYNETS Sofiya</t>
   </si>
   <si>
     <t>IONESCU Eva</t>
   </si>
   <si>
     <t>SEMENTILLI Miriam</t>
   </si>
   <si>
     <t>GALLEGO AGUSTI Anna</t>
   </si>
   <si>
     <t>FED-V</t>
   </si>
   <si>
     <t>BURGHELEA Elisa</t>
   </si>
   <si>
     <t>REITER Elina</t>
   </si>
   <si>
     <t>Paul Davis Fencing A</t>
   </si>
@@ -2144,108 +2144,108 @@
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>14</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2566,51 +2566,51 @@
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
         <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
@@ -2683,51 +2683,51 @@
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>43</v>
       </c>
       <c r="F32" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>14</v>
       </c>
       <c r="E33" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2737,51 +2737,51 @@
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>13</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
         <v>13</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
@@ -2791,51 +2791,51 @@
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>32</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>76</v>
       </c>
       <c r="D39">
         <v>13</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
@@ -3253,88 +3253,88 @@
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>13</v>
       </c>
       <c r="E61" t="s">
         <v>26</v>
       </c>
       <c r="F61" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>118</v>
       </c>
       <c r="D62">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E62" t="s">
         <v>43</v>
       </c>
       <c r="F62" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>14</v>
       </c>
       <c r="E63" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>60</v>
       </c>
       <c r="F64" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>13</v>
       </c>
       <c r="E65" t="s">
         <v>60</v>
       </c>
       <c r="F65" t="s">
@@ -3467,51 +3467,51 @@
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>13</v>
       </c>
       <c r="E72" t="s">
         <v>26</v>
       </c>
       <c r="F72" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E73" t="s">
         <v>46</v>
       </c>
       <c r="F73" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>106</v>
       </c>
       <c r="F74" t="s">
@@ -3595,51 +3595,51 @@
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>139</v>
       </c>
       <c r="D3">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>140</v>
       </c>
       <c r="D4">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>142</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
@@ -3749,85 +3749,85 @@
       </c>
       <c r="C11" t="s">
         <v>149</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>93</v>
       </c>
       <c r="F11" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>150</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>151</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>152</v>
       </c>
       <c r="D14">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>153</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
@@ -4527,51 +4527,51 @@
       </c>
       <c r="C52" t="s">
         <v>206</v>
       </c>
       <c r="D52">
         <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>207</v>
       </c>
       <c r="D53">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
       <c r="F53" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>208</v>
       </c>
       <c r="D54">
         <v>13</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5003,51 +5003,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>232</v>
       </c>
       <c r="D2">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
       <c r="F2" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>234</v>
       </c>
       <c r="D3">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5194,51 +5194,51 @@
       </c>
       <c r="C11" t="s">
         <v>246</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>247</v>
       </c>
       <c r="D12">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E12" t="s">
         <v>20</v>
       </c>
       <c r="F12" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>249</v>
       </c>
       <c r="D13">
         <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
@@ -5291,51 +5291,51 @@
       </c>
       <c r="C16" t="s">
         <v>253</v>
       </c>
       <c r="D16">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>255</v>
       </c>
       <c r="D17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E17" t="s">
         <v>32</v>
       </c>
       <c r="F17" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>256</v>
       </c>
       <c r="D18">
         <v>14</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
@@ -5476,51 +5476,51 @@
       </c>
       <c r="C26" t="s">
         <v>267</v>
       </c>
       <c r="D26">
         <v>13</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>269</v>
       </c>
       <c r="D27">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>270</v>
       </c>
       <c r="D28">
         <v>13</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>271</v>
       </c>
     </row>
@@ -5533,51 +5533,51 @@
       </c>
       <c r="C29" t="s">
         <v>272</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>274</v>
       </c>
       <c r="D30">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E30" t="s">
         <v>46</v>
       </c>
       <c r="F30" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>276</v>
       </c>
       <c r="D31">
         <v>13</v>
       </c>
       <c r="E31" t="s">
         <v>57</v>
       </c>
       <c r="F31" t="s">
@@ -5918,51 +5918,51 @@
       </c>
       <c r="C49" t="s">
         <v>301</v>
       </c>
       <c r="D49">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>112</v>
       </c>
       <c r="F49" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>303</v>
       </c>
       <c r="D50">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>304</v>
       </c>
       <c r="D51">
         <v>13</v>
       </c>
       <c r="E51" t="s">
         <v>57</v>
       </c>
       <c r="F51" t="s">
@@ -6038,51 +6038,51 @@
       </c>
       <c r="C55" t="s">
         <v>311</v>
       </c>
       <c r="D55">
         <v>13</v>
       </c>
       <c r="E55" t="s">
         <v>85</v>
       </c>
       <c r="F55" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>313</v>
       </c>
       <c r="D56">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>314</v>
       </c>
       <c r="D57">
         <v>13</v>
       </c>
       <c r="E57" t="s">
         <v>57</v>
       </c>
       <c r="F57" t="s">
         <v>277</v>
       </c>
     </row>
@@ -6277,142 +6277,142 @@
       </c>
       <c r="B4">
         <v>32.0</v>
       </c>
       <c r="C4" t="s">
         <v>326</v>
       </c>
       <c r="D4">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5">
         <v>26.0</v>
       </c>
       <c r="C5" t="s">
         <v>327</v>
       </c>
       <c r="D5">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>328</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>68</v>
+      </c>
+      <c r="F6" t="s">
+        <v>329</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>330</v>
+        <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>331</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>332</v>
       </c>
       <c r="D9">
         <v>12</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>333</v>
       </c>
       <c r="D10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E10" t="s">
         <v>46</v>
       </c>
       <c r="F10" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>14.0</v>
       </c>
       <c r="C11" t="s">
         <v>334</v>
       </c>
       <c r="D11">
         <v>14</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
@@ -6425,51 +6425,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>336</v>
       </c>
       <c r="D12">
         <v>12</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>337</v>
       </c>
       <c r="D13">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E13" t="s">
         <v>46</v>
       </c>
       <c r="F13" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>339</v>
       </c>
       <c r="D14">
         <v>13</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6596,71 +6596,71 @@
       </c>
       <c r="C21" t="s">
         <v>349</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>350</v>
       </c>
       <c r="D22">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E22" t="s">
         <v>57</v>
       </c>
       <c r="F22" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>351</v>
       </c>
       <c r="D23">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>353</v>
       </c>
       <c r="D24">
         <v>12</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
     </row>
@@ -6841,51 +6841,51 @@
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>365</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>366</v>
       </c>
       <c r="D35">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>367</v>
       </c>
       <c r="D36">
         <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>26</v>
       </c>
       <c r="F36" t="s">
         <v>233</v>
       </c>
     </row>
@@ -7303,51 +7303,51 @@
       </c>
       <c r="C58" t="s">
         <v>397</v>
       </c>
       <c r="D58">
         <v>13</v>
       </c>
       <c r="E58" t="s">
         <v>294</v>
       </c>
       <c r="F58" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>398</v>
       </c>
       <c r="D59">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>399</v>
       </c>
       <c r="D60">
         <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>93</v>
       </c>
       <c r="F60" t="s">
         <v>400</v>
       </c>
     </row>
@@ -7981,51 +7981,51 @@
       </c>
       <c r="C23" t="s">
         <v>443</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>445</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>32</v>
       </c>
       <c r="F24" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>447</v>
       </c>
       <c r="D25">
         <v>13</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
     </row>
@@ -8215,91 +8215,91 @@
       </c>
       <c r="C35" t="s">
         <v>461</v>
       </c>
       <c r="D35">
         <v>14</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>462</v>
       </c>
       <c r="D36">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E36" t="s">
         <v>24</v>
       </c>
       <c r="F36" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>464</v>
       </c>
       <c r="D37">
         <v>14</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>465</v>
       </c>
       <c r="D38">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E38" t="s">
         <v>32</v>
       </c>
       <c r="F38" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>466</v>
       </c>
       <c r="D39">
         <v>14</v>
       </c>
       <c r="E39" t="s">
         <v>46</v>
       </c>
       <c r="F39" t="s">
@@ -8372,51 +8372,51 @@
       </c>
       <c r="C43" t="s">
         <v>471</v>
       </c>
       <c r="D43">
         <v>14</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>473</v>
       </c>
       <c r="D44">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>474</v>
       </c>
       <c r="D45">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -8483,71 +8483,71 @@
       </c>
       <c r="C49" t="s">
         <v>479</v>
       </c>
       <c r="D49">
         <v>14</v>
       </c>
       <c r="E49" t="s">
         <v>32</v>
       </c>
       <c r="F49" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>480</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>481</v>
       </c>
       <c r="F50" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>483</v>
       </c>
       <c r="D51">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>426</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8677,51 +8677,51 @@
       </c>
       <c r="C6" t="s">
         <v>488</v>
       </c>
       <c r="D6">
         <v>14</v>
       </c>
       <c r="E6" t="s">
         <v>46</v>
       </c>
       <c r="F6" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>489</v>
       </c>
       <c r="D7">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>46</v>
       </c>
       <c r="F7" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>491</v>
       </c>
       <c r="D8">
         <v>14</v>
       </c>
       <c r="E8" t="s">
         <v>46</v>
       </c>
       <c r="F8" t="s">
@@ -8996,51 +8996,51 @@
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>511</v>
       </c>
       <c r="D23">
         <v>13</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>512</v>
       </c>
       <c r="D24">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>513</v>
       </c>
       <c r="D25">
         <v>14</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
     </row>
@@ -9090,51 +9090,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>516</v>
       </c>
       <c r="D28">
         <v>14</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>517</v>
       </c>
       <c r="D29">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>518</v>
       </c>
       <c r="D30">
         <v>13</v>
       </c>
       <c r="E30" t="s">
         <v>26</v>
       </c>
       <c r="F30" t="s">
@@ -9395,51 +9395,51 @@
       </c>
       <c r="C44" t="s">
         <v>536</v>
       </c>
       <c r="D44">
         <v>13</v>
       </c>
       <c r="E44" t="s">
         <v>32</v>
       </c>
       <c r="F44" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>537</v>
       </c>
       <c r="D45">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E45" t="s">
         <v>294</v>
       </c>
       <c r="F45" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>539</v>
       </c>
       <c r="D46">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>32</v>
       </c>
       <c r="F46" t="s">
@@ -9586,51 +9586,51 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>549</v>
       </c>
       <c r="D54">
         <v>13</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>550</v>
       </c>
       <c r="D55">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E55" t="s">
         <v>32</v>
       </c>
       <c r="F55" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>552</v>
       </c>
       <c r="D56">
         <v>13</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
@@ -9646,51 +9646,51 @@
       </c>
       <c r="C57" t="s">
         <v>553</v>
       </c>
       <c r="D57">
         <v>12</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>555</v>
       </c>
       <c r="D58">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E58" t="s">
         <v>82</v>
       </c>
       <c r="F58" t="s">
         <v>556</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>