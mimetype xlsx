--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2314,71 +2314,71 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>31</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
     </row>
@@ -2391,91 +2391,91 @@
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>37</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E19" t="s">
         <v>34</v>
       </c>
       <c r="F19" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" t="s">
@@ -2491,51 +2491,51 @@
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
         <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
@@ -2668,71 +2668,71 @@
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>14</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>67</v>
       </c>
       <c r="D34">
         <v>15</v>
       </c>
       <c r="E34" t="s">
         <v>61</v>
       </c>
     </row>
@@ -2822,51 +2822,51 @@
       </c>
       <c r="C39" t="s">
         <v>73</v>
       </c>
       <c r="D39">
         <v>15</v>
       </c>
       <c r="E39" t="s">
         <v>37</v>
       </c>
       <c r="F39" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>48</v>
       </c>
       <c r="F40" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>77</v>
       </c>
       <c r="D41">
         <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
@@ -2902,51 +2902,51 @@
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
         <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>48</v>
       </c>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
@@ -3356,51 +3356,51 @@
       </c>
       <c r="C6" t="s">
         <v>113</v>
       </c>
       <c r="D6">
         <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>37</v>
       </c>
       <c r="F6" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>115</v>
       </c>
       <c r="D7">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>37</v>
       </c>
       <c r="F7" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>117</v>
       </c>
       <c r="D8">
         <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -3496,51 +3496,51 @@
       </c>
       <c r="C13" t="s">
         <v>125</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>126</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>128</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15" t="s">
@@ -3656,51 +3656,51 @@
       </c>
       <c r="C21" t="s">
         <v>140</v>
       </c>
       <c r="D21">
         <v>14</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>141</v>
       </c>
       <c r="D22">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E22" t="s">
         <v>37</v>
       </c>
       <c r="F22" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>142</v>
       </c>
       <c r="D23">
         <v>14</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
@@ -4067,51 +4067,51 @@
       </c>
       <c r="C42" t="s">
         <v>175</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>61</v>
       </c>
       <c r="F42" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>177</v>
       </c>
       <c r="D43">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>178</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>61</v>
       </c>
       <c r="F44" t="s">
@@ -4341,51 +4341,51 @@
       </c>
       <c r="C56" t="s">
         <v>194</v>
       </c>
       <c r="D56">
         <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>90</v>
       </c>
       <c r="F56" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>196</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>121</v>
       </c>
       <c r="F57" t="s">
         <v>193</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4498,51 +4498,51 @@
       </c>
       <c r="C5" t="s">
         <v>203</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>151</v>
       </c>
       <c r="F5" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>205</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>206</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -4592,51 +4592,51 @@
       </c>
       <c r="C10" t="s">
         <v>210</v>
       </c>
       <c r="D10">
         <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>211</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>201</v>
       </c>
       <c r="F11" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>213</v>
       </c>
       <c r="D12">
         <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
@@ -4672,51 +4672,51 @@
       </c>
       <c r="C14" t="s">
         <v>216</v>
       </c>
       <c r="D14">
         <v>15</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>218</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>219</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -4866,51 +4866,51 @@
       </c>
       <c r="C24" t="s">
         <v>231</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>232</v>
       </c>
       <c r="D25">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>233</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>37</v>
       </c>
       <c r="F26" t="s">
@@ -4946,51 +4946,51 @@
       </c>
       <c r="C28" t="s">
         <v>237</v>
       </c>
       <c r="D28">
         <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>238</v>
       </c>
       <c r="F28" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>240</v>
       </c>
       <c r="D29">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>242</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -5086,51 +5086,51 @@
       </c>
       <c r="C35" t="s">
         <v>251</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>253</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>254</v>
       </c>
       <c r="D37">
         <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
@@ -5286,51 +5286,51 @@
       </c>
       <c r="C45" t="s">
         <v>266</v>
       </c>
       <c r="D45">
         <v>15</v>
       </c>
       <c r="E45" t="s">
         <v>201</v>
       </c>
       <c r="F45" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>267</v>
       </c>
       <c r="D46">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>17</v>
       </c>
       <c r="F46" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>268</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
@@ -5486,51 +5486,51 @@
       </c>
       <c r="C55" t="s">
         <v>283</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>276</v>
       </c>
       <c r="F55" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>285</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>201</v>
       </c>
       <c r="F56" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>286</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>151</v>
       </c>
       <c r="F57" t="s">
@@ -5606,51 +5606,51 @@
       </c>
       <c r="C61" t="s">
         <v>292</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>293</v>
       </c>
       <c r="F61" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>295</v>
       </c>
       <c r="D62">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E62" t="s">
         <v>151</v>
       </c>
       <c r="F62" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>296</v>
       </c>
       <c r="D63">
         <v>16</v>
       </c>
       <c r="E63" t="s">
         <v>37</v>
       </c>
       <c r="F63" t="s">
@@ -5934,91 +5934,91 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>312</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>257</v>
       </c>
       <c r="F2" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>314</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>315</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>316</v>
       </c>
       <c r="D5">
         <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>257</v>
       </c>
       <c r="F5" t="s">
@@ -6211,51 +6211,51 @@
       </c>
       <c r="C15" t="s">
         <v>329</v>
       </c>
       <c r="D15">
         <v>15</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>331</v>
       </c>
       <c r="D16">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>332</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
@@ -6508,51 +6508,51 @@
       </c>
       <c r="C30" t="s">
         <v>351</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>276</v>
       </c>
       <c r="F30" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>352</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>353</v>
       </c>
       <c r="D32">
         <v>14</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
@@ -6568,71 +6568,71 @@
       </c>
       <c r="C33" t="s">
         <v>354</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>356</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>357</v>
       </c>
       <c r="D35">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>358</v>
       </c>
       <c r="D36">
         <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -7225,51 +7225,51 @@
       </c>
       <c r="C66" t="s">
         <v>401</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>257</v>
       </c>
       <c r="F66" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>403</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>121</v>
       </c>
       <c r="F67" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>404</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>121</v>
       </c>
       <c r="F68" t="s">
@@ -7496,111 +7496,111 @@
       </c>
       <c r="C7" t="s">
         <v>415</v>
       </c>
       <c r="D7">
         <v>14</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>417</v>
       </c>
       <c r="D8">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>419</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>421</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>423</v>
       </c>
       <c r="D11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>424</v>
       </c>
       <c r="D12">
         <v>15</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
@@ -7956,51 +7956,51 @@
       </c>
       <c r="C30" t="s">
         <v>448</v>
       </c>
       <c r="D30">
         <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>449</v>
       </c>
       <c r="D31">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>61</v>
       </c>
       <c r="F31" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>450</v>
       </c>
       <c r="D32">
         <v>15</v>
       </c>
       <c r="E32" t="s">
         <v>37</v>
       </c>
       <c r="F32" t="s">
@@ -8016,51 +8016,51 @@
       </c>
       <c r="C33" t="s">
         <v>451</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>453</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>454</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>37</v>
       </c>
       <c r="F35" t="s">
@@ -8156,51 +8156,51 @@
       </c>
       <c r="C40" t="s">
         <v>460</v>
       </c>
       <c r="D40">
         <v>14</v>
       </c>
       <c r="E40" t="s">
         <v>37</v>
       </c>
       <c r="F40" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>461</v>
       </c>
       <c r="D41">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>462</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>17</v>
       </c>
       <c r="F42" t="s">
@@ -8624,51 +8624,51 @@
       </c>
       <c r="C9" t="s">
         <v>484</v>
       </c>
       <c r="D9">
         <v>16</v>
       </c>
       <c r="E9" t="s">
         <v>31</v>
       </c>
       <c r="F9" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>486</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>487</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -8821,131 +8821,131 @@
       </c>
       <c r="C19" t="s">
         <v>495</v>
       </c>
       <c r="D19">
         <v>15</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>496</v>
       </c>
       <c r="D20">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>37</v>
       </c>
       <c r="F20" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>497</v>
       </c>
       <c r="D21">
         <v>15</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>499</v>
       </c>
       <c r="D22">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>500</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
       <c r="F23" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>502</v>
       </c>
       <c r="D24">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>503</v>
       </c>
       <c r="D25">
         <v>15</v>
       </c>
       <c r="E25" t="s">
         <v>17</v>
       </c>
       <c r="F25" t="s">
@@ -8981,88 +8981,88 @@
       </c>
       <c r="C27" t="s">
         <v>505</v>
       </c>
       <c r="D27">
         <v>15</v>
       </c>
       <c r="E27" t="s">
         <v>31</v>
       </c>
       <c r="F27" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>507</v>
       </c>
       <c r="D28">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>508</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>509</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>17</v>
       </c>
       <c r="F30" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>510</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>34</v>
       </c>
       <c r="F31" t="s">
@@ -9315,51 +9315,51 @@
       </c>
       <c r="C44" t="s">
         <v>527</v>
       </c>
       <c r="D44">
         <v>15</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>528</v>
       </c>
       <c r="D45">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>530</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>48</v>
       </c>
       <c r="F46" t="s">
@@ -9592,51 +9592,51 @@
       </c>
       <c r="C58" t="s">
         <v>544</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>48</v>
       </c>
       <c r="F58" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>545</v>
       </c>
       <c r="D59">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>546</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>